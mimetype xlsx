--- v0 (2026-07-20)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1068">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
   <si>
     <t>Артикул в ОЗОН</t>
   </si>
   <si>
     <t>Название на ОЗОН</t>
   </si>
   <si>
     <t>Цена без акций</t>
   </si>
   <si>
     <t>FBS %</t>
   </si>
   <si>
     <t>FBO %</t>
   </si>
   <si>
     <t>Последняя миля</t>
   </si>
   <si>
     <t>FBS логистика</t>
   </si>
   <si>
     <t>FBS Обработка отправления</t>
   </si>
   <si>
@@ -122,66 +122,66 @@
   <si>
     <t>АРХИВ-APPOLO-pak-el-10-2</t>
   </si>
   <si>
     <t>Пакет перевязочный медицинский индивидуальный с эластичным бандажом ППИ(Э), 10см, 2 подушечки, упаковка в комплекте</t>
   </si>
   <si>
     <t>АРХИВ-APPOLO-pak-el-15-1</t>
   </si>
   <si>
     <t>Пакет перевязочный медицинский индивидуальный с эластичным бандажом ППИ(Э), 1 подушечка, 15 см, инструкция в комплекте</t>
   </si>
   <si>
     <t>АРХИВ-APPOLO-pak-el-15-2</t>
   </si>
   <si>
     <t>Пакет перевязочный медицинский индивидуальный с эластичным бандажом ППИ(Э), 15см, 2 подушечки, упаковка в комплекте</t>
   </si>
   <si>
     <t>PIONER-IPP-5-v1</t>
   </si>
   <si>
     <t>PIONER-IPP-10-v1</t>
   </si>
   <si>
-    <t>PIONER-IPP-3-v1</t>
-[...2 lines deleted...]
-    <t>Индивидуальный перевязочный пакет ИПП-1 Пионер, стерильный бинт с 2 подушечками, в комплекте 3 шт.</t>
+    <t>PIONER-IPP-20-v1</t>
+  </si>
+  <si>
+    <t>20шт: ИПП-1Пионер Индивидуальный перевязочный пакет, стерильный бинт с 2 подушечками, в комплекте 20шт.</t>
   </si>
   <si>
     <t>PIONER-IPP-1-v1</t>
   </si>
   <si>
     <t>Индивидуальный перевязочный пакет ИПП-1 Пионер, стерильный бинт с 2 подушечками, 1 шт</t>
   </si>
   <si>
-    <t>PIONER-IPP-2-v1</t>
-[...2 lines deleted...]
-    <t>Индивидуальный перевязочный пакет ИПП-1 Пионер, стерильный бинт с 2 подушечками, в комплекте 2 шт.</t>
+    <t>PIONER-IPP-30-v1</t>
+  </si>
+  <si>
+    <t>30шт: ИПП-1 Пионер Индивидуальный перевязочный пакет, стерильный бинт с 2 подушечками, в комплекте 30штук</t>
   </si>
   <si>
     <t>АРХИВ-AL-Sumka</t>
   </si>
   <si>
     <t>Сумка универсальная водонепроницаемая, зелёная, инструкция в комплекте</t>
   </si>
   <si>
     <t>АРХИВ-BUS-avtokompres</t>
   </si>
   <si>
     <t>Автомобильный компрессор Super Mini Inflator Pump CRCQ000001 черный электрический, набор переходников в комплекте</t>
   </si>
   <si>
     <t>AL-pod-145-160-met-25см-black-1шт</t>
   </si>
   <si>
     <t>Пневмоклин (металлический клапан)/монтажная подушка для отжатия двери/ пневмоподушка</t>
   </si>
   <si>
     <t>AL-ХИС-sin-1</t>
   </si>
   <si>
     <t>Химический источник света (ХИС), 1 шт. синий, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
@@ -650,78 +650,78 @@
   <si>
     <t>Автомобильное зарядное устройство в прикуриватель Digital Display Dual USB 4.8A Car Charger 24W grey CCBX-0G, инструкция в комплекте</t>
   </si>
   <si>
     <t>AL-WIFI-mini-AR5B225-2.4+BT4.0</t>
   </si>
   <si>
     <t>WIFI карта Atheros AR5B225, Mini PCI-E, частота 2.4G, до 150 Мбит/с, Bluetooth 4.0 для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-BCM943142HM-2.4+BT4.0-v2</t>
   </si>
   <si>
     <t>WIFI карта Broadcom BCM943142HM, Mini PCI-E, частота 2.4G, до 300 Мбит/с, Bluetooth 4.0 для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-BCM943228HMB+BT4.0-LENOVO</t>
   </si>
   <si>
     <t>WIFI карта Broadcom BCM943228HMB, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 300 Мбит/с, Bluetooth 4.0, для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-6235ANHMW+BT4.0-v1</t>
   </si>
   <si>
-    <t>Карта двухдиапазонная сетевая Intel 6235ANHMW, WIFI Mini PCI-E, 2.4G и 5G, до 300 Мбит/с, Bluetooth 4.0, для ноутбуков</t>
+    <t>WIFI карта 5Ггц Intel 6235ANHMW rev2, Mini PCI-E, 2.4G и 5G, до 300 Мбит/с, Bluetooth 4.0</t>
   </si>
   <si>
     <t>AL-WIFI-mini-7265HMW+BT4.2</t>
   </si>
   <si>
     <t>WIFI карта Intel 7265HMW, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 1200 Мбит/с, Bluetooth 4.2, для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-7260HMW+BT4.0-LENOVO-04X6010</t>
   </si>
   <si>
     <t>WIFI карта Intel 7260HMW, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0, для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-7260HMW+BT4.0</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-RTL8822BE+BT4.2-LENOVO-AX1712</t>
   </si>
   <si>
     <t>WIFI карта Realtek RTL8822BE, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.2, для ноутбуков и компьютеров</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-7260NGW+BT4.0-LENOVO-04X6007</t>
   </si>
   <si>
-    <t>WIFI карта Intel 7260NGW, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0, для ноутбуков и компьютеров</t>
+    <t>WIFI карта Intel 7260NGW ТОЛЬКО для LENOVO FRU 04X6007, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-9560NGW+BT5.0-CNVio</t>
   </si>
   <si>
     <t>WIFI карта Intel 9560NGW, m.2, двухдиапазонная 2.4G и 5G, до 1733 Мбит/с, Bluetooth 5.0, для ноутбуков и компьютеров</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-9560NGW+BT5.0+2xAntenna-CNVio</t>
   </si>
   <si>
     <t>WIFI карта Intel 9560NGW, m.2, двухдиапазонная 2.4G и 5G, до 1733 Мбит/с, Bluetooth 5.0, 2 внешние антенны в комплекте</t>
   </si>
   <si>
     <t>AL-WIFI-x1-7260NGW+BT4.0</t>
   </si>
   <si>
     <t>WIFI карта Intel 7260NGW, PCI-E x1, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0, для компьютеров</t>
   </si>
   <si>
     <t>AL-sumka-компрессор-v2</t>
   </si>
   <si>
     <t>Для компрессора воздуха чехол mini car 12v 150psi, портативного нагнетателя шин smart digital надувной насос special bag</t>
   </si>
@@ -776,51 +776,51 @@
   <si>
     <t>АРХИВ-AL-bluetooth-5.3-mini</t>
   </si>
   <si>
     <t>AL-WIFI-USB-2.4-300Mb-micro</t>
   </si>
   <si>
     <t>Беспроводная сетевая карта Wi-Fi 2,4Ггц, 300 Мбит/с, упаковка в комплекте</t>
   </si>
   <si>
     <t>АРХИВ-AL-WIFI-USB-2.4-300Mb-Съёмная_антенна</t>
   </si>
   <si>
     <t>WiFi сетевая карта 300Mb, USB адаптер беспроводной, cъемная антенна в комплекте</t>
   </si>
   <si>
     <t>AL-MagSafe-ring-SILVER-2ШТ</t>
   </si>
   <si>
     <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 2 шт.</t>
   </si>
   <si>
     <t>AL-MagSafe-ring-BLACK+SILVER-2ШТ</t>
   </si>
   <si>
-    <t>AL-MagSafe-ring-BLACK-2ШТ</t>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-2ШТ</t>
   </si>
   <si>
     <t>Металлическое кольцо для магнитного держателя, для беспроводной зарядки, в комплекте 2 шт.</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-ПЛАСТИК</t>
   </si>
   <si>
     <t>Колпачки - индикаторы давления в шинах на ниппель, комплект 4 шт.</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-МЕДЬ+КЛЮЧ</t>
   </si>
   <si>
     <t>Колпачки медные антивандальные, с защитой от кражи - индикаторы давления в шинах на ниппель, комплект: набор 4 шт. + 4 гайки + ключ. медь</t>
   </si>
   <si>
     <t>AL-POST-mini-PCI-E-yellow</t>
   </si>
   <si>
     <t>Диагностическая карта ноутбука, POST-карта, анализатор, тестовая карта для ноутбука</t>
   </si>
   <si>
     <t>AL-IPP-izr-10-серый</t>
   </si>
@@ -932,51 +932,51 @@
   <si>
     <t>Комплект WXJN-01 и 2 кольца MagSafe. Держатель для телефона автомобильный магнитный с беспроводной зарядкой Big Energy Car Mount Wireless Charger, для iPhone, чёрный</t>
   </si>
   <si>
     <t>AL-FAN-4xAA-arm-v1</t>
   </si>
   <si>
     <t>Электрический раздуватель углей, фен для раздува углей, огня мангала печи и камина, портативный переносной вентилятор для барбекю BBQ</t>
   </si>
   <si>
     <t>АРХИВ-AL-adapter-m.2-NVME-PCI-E</t>
   </si>
   <si>
     <t>Адаптер для SSD дисков PCI-E4.0 X4 X8 x16, карта расширения с высокоскоростным преобразованием</t>
   </si>
   <si>
     <t>АРХИВ-AL-manometr-analog-cheap-blister</t>
   </si>
   <si>
     <t>Манометр стрелочный для шин пластиковый, инструкция в комплекте</t>
   </si>
   <si>
     <t>AL-WIFI-mini-AR5B22-BT4.2-v2</t>
   </si>
   <si>
-    <t>WIFI карта Qualcomm Atheros AR5B22, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 300 Мбит/с, Bluetooth 4.2, для ноутбуков</t>
+    <t>Сетевая карта AR5B22, 300Mb/s WI-FI 5Ггц , Bluetooth 4.2</t>
   </si>
   <si>
     <t>AL-WIFI-mini-AR5B22-BT4.2-LENOVO</t>
   </si>
   <si>
     <t>WIFI карта Atheros AR5B22, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 600 Мбит/с, Bluetooth 4.2, для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-mini-RTL8822CE-BT5.1-v1</t>
   </si>
   <si>
     <t>WIFI карта Realtek RTL8822CE, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 5.1, для ноутбуков</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-наушники-22x19x6-black</t>
   </si>
   <si>
     <t>Сумка универсальная черная на молнии, для наушников</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-наушники-22x20x10-black-PU</t>
   </si>
   <si>
     <t>Сумка черная на молнии, универсальная, для наушников, утолщенная, тактическая</t>
   </si>
@@ -1223,51 +1223,51 @@
   <si>
     <t>Пакет воздушно-пузырчатый с клеевым клапаном 10х15+3см трехслойный, в комплекте 10 шт.</t>
   </si>
   <si>
     <t>АРХИВ-AL-cable-NB-4.0x1.35-ASUS-v2</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-комплект-антенн-длинный-кронштейн</t>
   </si>
   <si>
     <t>Комплект антенн для Wi-Fi m.2, усиление 10Db, монтажная планка полной высоты</t>
   </si>
   <si>
     <t>АРХИВ-AL-manometr-analog-full-metal-blister</t>
   </si>
   <si>
     <t>Манометр стрелочный для шин металлический, инструкция в комплекте</t>
   </si>
   <si>
     <t>AL-MagSafe-ring-SILVER-tail-2ШТ</t>
   </si>
   <si>
     <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки. в комплекте 2 шт.</t>
   </si>
   <si>
-    <t>AL-MagSafe-ring-BLACK-tail-2ШТ</t>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-tail-2ШТ</t>
   </si>
   <si>
     <t>AL-MagSafe-ring-BLACK+SILVER-tail-2ШТ</t>
   </si>
   <si>
     <t>AL-щётки-по-металлу-3шт+скребки</t>
   </si>
   <si>
     <t>Щётки хозяйственные для зачистки металла ручные, в комплекте 3 шт.: латунная + стальная + нейлоновая + 2 скребка</t>
   </si>
   <si>
     <t>AL-WIFI-USB-2.4-150Mb-micro</t>
   </si>
   <si>
     <t>Беспроводная сетевая карта Wi-Fi 2,4Ггц, 150Mb, упаковка в комплекте</t>
   </si>
   <si>
     <t>AL-POST-PCI-green-3-LED</t>
   </si>
   <si>
     <t>Карта расширения материнской платы диагностическая, POST-карта, анализатор ПК, индикатор POST-кодов</t>
   </si>
   <si>
     <t>AL-bluetooth-5.1-v2</t>
   </si>
@@ -1382,57 +1382,57 @@
   <si>
     <t>АРХИВ-AL-adapter-7xUSB3.0-PCI-E-black</t>
   </si>
   <si>
     <t>Плата расширения контроллер USB 3.0, в комплекте 7 портов, PCI-E x1</t>
   </si>
   <si>
     <t>AL-charger-wireless-врезное-black</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство 15W QC3.0 скрытого монтажа, зарядка встраиваемая мебельная, врезная, чёрная</t>
   </si>
   <si>
     <t>AL-charger-wireless-врезное-white</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство 15W QC3.0 скрытого монтажа, зарядка встраиваемая мебельная, врезная, белая</t>
   </si>
   <si>
     <t>AL-adapter-m.2-SATA-green-v1</t>
   </si>
   <si>
     <t>Адаптер для SSD диска m.2 SATA3 переходник в SATA 6 Gb/s, B/B+m ключ, зелёный</t>
   </si>
   <si>
-    <t>AL-adapter-m.2-SATA-black-без-корпуса-2ШТ</t>
+    <t>2ШТ_AL-adapter-m.2-SATA-black-без-корпуса-2ШТ</t>
   </si>
   <si>
     <t>2ШТ Адаптер для SATA SSD диска m.2 переходник в SATA3, 6 Gb/s, B/B+m ключ, чёрный</t>
   </si>
   <si>
-    <t>2ШТ__AL-adapter-m.2-SATA-black+корпус-2ШТ</t>
+    <t>2ШТ_AL-adapter-m.2-SATA-black+корпус-2ШТ</t>
   </si>
   <si>
     <t>Адаптер для SSD диска m.2 SATA3 переходник в SATA 6 Gb/s, B/B+m ключ, в комплекте с боксом, чёрный</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-7260NGW+BT4.0-LENOVO-04W6059</t>
   </si>
   <si>
     <t>Карта сетевая WIFI Intel 7260NGW, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0, для ноутбуков</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-7260NGW+BT4.0-Intel</t>
   </si>
   <si>
     <t>WIFI карта Intel 7260NGW, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.0</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-МЕДЬ-БЕЗ-КЛЮЧА</t>
   </si>
   <si>
     <t>Колпачки медные - индикаторы давления в шинах на ниппель, комплект: набор 4 шт., медь</t>
   </si>
   <si>
     <t>AL-Car-Holder-на-панель-MagSafe-Box</t>
   </si>
@@ -1442,75 +1442,75 @@
   <si>
     <t>AL-WIFI-M.2-QCNFA344A</t>
   </si>
   <si>
     <t>WIFI карта Qualcomm Atheros QCNFA344A, m.2, двухдиапазонная 2.4G и 5G, до 867 Мбит/с, Bluetooth 4.1, для ноутбуков и компьютеров</t>
   </si>
   <si>
     <t>АРХИВ-AL-adapter-SATA-2xUSB3.0</t>
   </si>
   <si>
     <t>Адаптер для SATA дисков, переходник на 2xUSB 3.0</t>
   </si>
   <si>
     <t>AL-adapter-SATA-Type-C</t>
   </si>
   <si>
     <t>Адаптер для SATA дисков, переходник на Type-C USB</t>
   </si>
   <si>
     <t>AL-cable-NB-2.5x0.7-ASUS+комплект</t>
   </si>
   <si>
     <t>Кабель для ноутбука ASUS 2.5x0.7 мм с комплектом монтажа, ремонтный шнур, вилка постоянного тока для зарядки</t>
   </si>
   <si>
-    <t>2ШТ-AL-adapter-m.2-SATA-green-2ШТ</t>
+    <t>2ШТ_AL-adapter-m.2-SATA-green-2ШТ</t>
   </si>
   <si>
     <t>Адаптер(2ШТ) для SATA SSD диска m.2 переходник в SATA3 6 Gb/s, B/B+m ключ, зелёный</t>
   </si>
   <si>
     <t>АРХИВ-AL-ремкомплект-shin-9-blue-case</t>
   </si>
   <si>
     <t>Профессиональный для ремонта бескамерных шин металлический, комплект в кейсе</t>
   </si>
   <si>
     <t>AL-WIFI-mini-RTL8852BE-6-BT5.2</t>
   </si>
   <si>
     <t>WIFI 6 карта Realtek RTL8852BE, MINI-PCIE, двухдиапазонная 2.4G и 5G, до 1800 Мбит/с, Bluetooth 5.2, для ноутбуков и компьютеров</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-QCNFA765-6E-BT5.3</t>
   </si>
   <si>
     <t>WIFI карта Qualcomm QCNFA765, m.2, трехдиапазонная 2.4G, 5G, 6G, до 5374 Мбит/с, Bluetooth 5.3, для ноутбуков и компьютеров</t>
   </si>
   <si>
-    <t>AL-WIFI-M.2-удлинитель-2230-2280-2шт</t>
+    <t>2ШТ_AL-WIFI-M.2-удлинитель-2230-2280-2ШТ</t>
   </si>
   <si>
     <t>Удлинительный кронштейн 2 шт. M.2 SSD с 2230 до 2280 для твердотельного накопителя SSD, переходная пластина для карты</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-9462NGW-BT5.0-CNVio</t>
   </si>
   <si>
     <t>Двухдиапазонная сетевая карта 9462NGW AC CNVio Bluetooth 5.0</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-9260NGW-BT5.0</t>
   </si>
   <si>
     <t>Двухдиапазонная сетевая карта 9260NGW NGFF M.2, AC 2,4G/5G, WIFI, Bluetooth 5.0</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-9260NGW-BT5.0+2xAntenna</t>
   </si>
   <si>
     <t>Двухдиапазонная сетевая карта 9260NGW NGFF M.2, AC 2,4G/5G, WIFI, Bluetooth 5.0 с антенной в комплекте</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-RTL8852CE-6E-BT5.2</t>
   </si>
@@ -1637,51 +1637,51 @@
   <si>
     <t>Чехол для наушников, универсальный красный на молнии, для гарнитуры Apple airpods max</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-наушники-airpods-max-mokko-PU</t>
   </si>
   <si>
     <t>Чехол для наушников, универсальный мокко на молнии, для гарнитуры Apple airpods max</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-наушники-airpods-max-green-PU</t>
   </si>
   <si>
     <t>Чехол для наушников, универсальный зеленый на молнии, для гарнитуры Apple airpods max</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-наушники-airpods-max-blue-PU</t>
   </si>
   <si>
     <t>Чехол для наушников, универсальный синий на молнии, для гарнитуры Apple airpods max</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-M5x60-3шт-полукруглый</t>
   </si>
   <si>
-    <t>Дюбель распорный 3ШТ для полых стен из гипсокартона</t>
+    <t>20ШТ: Дюбель M5x60 распорный для полых стен из гипсокартона</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-M5x60-4шт-полукруглый</t>
   </si>
   <si>
     <t>Дюбель распорный для полых стен из гипсокартона M5-60, в комплекте 4шт</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-комплект-антенн-короткий-кронштейн</t>
   </si>
   <si>
     <t>Комплект антенн для Wi-Fi m.2 с низкопрофильной монтажной планкой</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-RTL8852BE-6-BT5.2</t>
   </si>
   <si>
     <t>Двухдиапазонная сетевая карта Realtek RTL8852BE NGFF M.2</t>
   </si>
   <si>
     <t>AL-WIFI-M.2-RTL8852BE-6-BT5.2+2xAntenna</t>
   </si>
   <si>
     <t>Двухдиапазонная сетевая карта Realtek RTL8852BE NGFF M.2 с антенной в комплекте</t>
   </si>
@@ -1796,882 +1796,885 @@
   <si>
     <t>АРХИВ-AL-sumka-компрессор-grey-v1</t>
   </si>
   <si>
     <t>Сумка для аудио колонки серая универсальная с жестким корпусом, чехол для портативной колонки</t>
   </si>
   <si>
     <t>АРХИВ-AL-sumka-компрессор-grey-v2</t>
   </si>
   <si>
     <t>Для компрессора воздуха mini car 12v 150psi, портативного нагнетателя шин smart digital надувной насос special bag</t>
   </si>
   <si>
     <t>AL-ЛЕЙКА-ГИГ-чёрный</t>
   </si>
   <si>
     <t>Лейка для гигиенического душа, биде и двухрежимного унитаза, черная</t>
   </si>
   <si>
     <t>AL-ЛЕЙКА-ГИГ-белый</t>
   </si>
   <si>
     <t>Лейка для гигиенического душа, биде и двухрежимного унитаза, белая</t>
   </si>
   <si>
-    <t>AL-ДЮБЕЛЬ-M5x65-2шт-потайной-v1-архив</t>
+    <t>AL-ДЮБЕЛЬ-M5x65-20шт-потайной-v1</t>
+  </si>
+  <si>
+    <t>20шт: Дюбель распорный M5-65 для полых стен из гипсокартона с потайной головкой винта, в комплекте</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-ДЮБЕЛЬ-M6x65-2шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M6-65, в комплекте 2шт</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M6x65-4шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M6-65, в комплекте 4шт</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-pod-145-160-plast-25см-black-2шт</t>
+  </si>
+  <si>
+    <t>Пневмоподушка надувная для отжатия двери с пластиковым клапаном/ подушка монтажная/ пневмоклин. в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-pod-145-160-plast-25см-black-1шт</t>
+  </si>
+  <si>
+    <t>Пневмоподушка надувная для отжатия двери с пластиковым клапаном/подушка монтажная/пневмоклин</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-5СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 5 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-4СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 4 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-18СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 18 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-6СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 6 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-22СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 22 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-8СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 8 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-12СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 12 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-3СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 3 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-РЕШЕТКА-ОХЛАЖД-9СМ</t>
+  </si>
+  <si>
+    <t>Металлическая решетка для вентилятора охлаждения 9 см, защита лопастей вентилятора</t>
+  </si>
+  <si>
+    <t>AL-ПРУЖИНА-autodvornik-2ШТ</t>
+  </si>
+  <si>
+    <t>Пружина стеклоочистителя авто, усилитель прижимной пружины рычага дворников, комплект 2 шт.</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-WIFI-USB-5G-600Mb-Съёмная_антенна</t>
+  </si>
+  <si>
+    <t>Двухдиапазонная WiFi сетевая карта 600Mb, 2.4G+5G, USB адаптер беспроводной, cъемная антенна</t>
+  </si>
+  <si>
+    <t>AL-adapter-razvetvitel-panel-PWM-na4</t>
+  </si>
+  <si>
+    <t>Разветвитель для вентиляторов кулеров 4 Pin PWM / 3 Pin</t>
+  </si>
+  <si>
+    <t>AL-adapter-razvetvitel-panel-PWM-na5</t>
+  </si>
+  <si>
+    <t>Разветвитель для вентиляторов 4 Pin PWM на 5 кулеров</t>
+  </si>
+  <si>
+    <t>AL-adapter-razvetvitel-26sm-PWM-na3</t>
+  </si>
+  <si>
+    <t>Разветвитель для вентиляторов 4 Pin PWM на 3 кулера</t>
+  </si>
+  <si>
+    <t>AL-adapter-razvetvitel-26sm-PWM-na2</t>
+  </si>
+  <si>
+    <t>Разветвитель для вентиляторов 4 Pin PWM на 2 кулера</t>
+  </si>
+  <si>
+    <t>AL-adapter-razvetvitel-26sm-PWM-na4</t>
+  </si>
+  <si>
+    <t>Разветвитель для вентиляторов 4 Pin PWM на 4 кулера</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-черный</t>
+  </si>
+  <si>
+    <t>Крючок для шнурков для коньков для затягивания/развязывания. Натяжитель из нержавеющей стали</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-23,5-серый</t>
+  </si>
+  <si>
+    <t>Защитные чехлы 23,5 см из эластичного материала ТПЭ для хоккейных, беговых и фигурных коньков и лезвий, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-23,5-фиолетовый</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-23,5-синий</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-23,5-розовый</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-25,5-серый</t>
+  </si>
+  <si>
+    <t>Защитные чехлы 25,5 см из эластичного материала ТПЭ для хоккейных, беговых и фигурных коньков и лезвий, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-25,5-голубой</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-25,5-зеленый</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-25,5-черный</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-19,5-черный</t>
+  </si>
+  <si>
+    <t>Чехлы для фигурных коньков защитные на лезвие до 20см, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-19,5-зеленый</t>
+  </si>
+  <si>
+    <t>Защитные чехлы 19,5 см из эластичного материала ТПЭ для хоккейных, беговых и фигурных коньков и лезвий. в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-19,5-серебро</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-19,5-фиолетовый</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-35-оранжевый</t>
+  </si>
+  <si>
+    <t>Защитные чехлы 35 см из эластичного материала ТПЭ для хоккейных, беговых и фигурных коньков и лезвий, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-35-черный</t>
+  </si>
+  <si>
+    <t>AL-Car-Holder-Воздуховод-MagSafe-Box</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель телефона MagSafe в воздуховод</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-выступ-black+USB</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство 15W QC3.0 скрытого монтажа с разъемом USB, зарядка встраиваемая мебельная, врезная, чёрная</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-выступ-black</t>
+  </si>
+  <si>
+    <t>AL-charger-HUB-2xUSB-1xC-врезное-плоское-white</t>
+  </si>
+  <si>
+    <t>Зарядное устройство врезной USB HUB 15W QC3.0 скрытого монтажа плоский с разъемами 2 х USB + 1 х USB Type-C, зарядка встраиваемая мебельная, белая</t>
+  </si>
+  <si>
+    <t>AL-ТЕРМОУСАДКА-0,5-1,0мм-КРАСНАЯ-100шт</t>
+  </si>
+  <si>
+    <t>Термоусадка с припоем 100 шт для провода 0,5-1,0 мм с клеевым слоем, комплект</t>
+  </si>
+  <si>
+    <t>AL-ТЕРМОУСАДКА-0,5-1,0мм-КРАСНАЯ-50шт</t>
+  </si>
+  <si>
+    <t>Термоусадка с припоем 50 шт для провода 0,5-1,0 мм с клеевым слоем, комплект</t>
+  </si>
+  <si>
+    <t>AL-ТЕРМОУСАДКА-0,5-1,0мм-КРАСНАЯ-20шт</t>
+  </si>
+  <si>
+    <t>Термоусадка с припоем 20 шт для провода 0,5-1,0 мм с клеевым слоем, комплект</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-sumka-HDD-Black</t>
+  </si>
+  <si>
+    <t>Сумка-органайзер для проводных и беспроводных наушников, чехол-кейс для переносного мобильного жёсткого диска HDD</t>
+  </si>
+  <si>
+    <t>AL-cable-NB-Type-C+комплект</t>
+  </si>
+  <si>
+    <t>Кабель для ноутбука NB -Type-C c комплектом монтажа, ремонтный шнур, вилка постоянного тока для зарядки</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-переходник-PCI-E-x1</t>
+  </si>
+  <si>
+    <t>Комплект для установки WIFI карт mini Pci-E, адаптер беспроводной сетевой карты MINI PCIE для компьютера PCI-E</t>
+  </si>
+  <si>
+    <t>AL-WIFI-M.2-переходник-PCI-E-x1</t>
+  </si>
+  <si>
+    <t>Адаптер беспроводной сетевой карты NGFF M.2 - PCIE для подключения модулей Wi-Fi и Bluetooth к компьютеру через стандартный слот PCI Express</t>
+  </si>
+  <si>
+    <t>AL-manometr-led-red</t>
+  </si>
+  <si>
+    <t>AL-manometr-led-black</t>
+  </si>
+  <si>
+    <t>AL-BBQ-конверт-30x40-1шт</t>
+  </si>
+  <si>
+    <t>Сетка-конверт антипригарная для гриля BBQ 30x40 см, сетка для запекания мяса и овощей на мангале и барбекю</t>
+  </si>
+  <si>
+    <t>AL-autozar-15W-2USB+1PD</t>
+  </si>
+  <si>
+    <t>Автомобильный разветвитель в прикуриватель 15W, 2 USB + 1 PD, автомобильное зарядное устройство с быстрой зарядкой</t>
+  </si>
+  <si>
+    <t>AL-autozar-66W-4USB+Volt-CHEAP</t>
+  </si>
+  <si>
+    <t>Автомобильный разветвитель в прикуриватель 66W, 4 USB, автомобильное зарядное устройство с быстрой зарядкой</t>
+  </si>
+  <si>
+    <t>AL-autozar-45W-1USB+1PD-micro-пластик</t>
+  </si>
+  <si>
+    <t>Автомобильный разветвитель в прикуриватель 45W, 1 USB + 1PD, автомобильное зарядное устройство с быстрой зарядкой</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-sumka-наушники-airpods-max-black2-PU</t>
+  </si>
+  <si>
+    <t>Чехол для наушников Apple airpods max, универсальный черный кейс для гарнитуры на молнии</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-sumka-наушники-airpods-max-silver-PU</t>
+  </si>
+  <si>
+    <t>Чехол для наушников Apple airpods max, универсальный серебристый кейс для гарнитуры на молнии</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-adapter-HDMI-магнитный-чёрный</t>
+  </si>
+  <si>
+    <t>Адаптер переходник магнитный HDMI 8K черный, 60Гц, скорость 48 Гбит/с, двунаправленная передача сигнала</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-adapter-HDMI-магнитный-синий</t>
+  </si>
+  <si>
+    <t>Адаптер переходник магнитный HDMI 8K синий, 60Гц, скорость 48 Гбит/с, двунаправленная передача сигнала</t>
+  </si>
+  <si>
+    <t>АРХИВ-AL-adapter-HDMI-магнитный-серебристый</t>
+  </si>
+  <si>
+    <t>Адаптер переходник магнитный HDMI 8K серебристый, 60Гц, скорость 48 Гбит/с, двунаправленная передача сигнала</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-выдвижное-2xUSB-black</t>
+  </si>
+  <si>
+    <t>Зарядное устройство врезное, 2 USB: Type-C + Type-A, скрытого монтажа, зарядка встраиваемая в мебель</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-выдвижное-2xUSB-white</t>
+  </si>
+  <si>
+    <t>AL-Hlortab-1-1000-v1</t>
+  </si>
+  <si>
+    <t>Таблетки для дезинфекции воды Хлортаб АКВА 1, 10 шт. в упаковке (1 табл. на 1 л. воды), в комплекте 100 упаковок, хлортаб 1000</t>
+  </si>
+  <si>
+    <t>AL-Hlortab-5-1000-v1</t>
+  </si>
+  <si>
+    <t>Хлортаб 5 таблетки 1000шт для дезинфекции воды (1 табл. на 5 л. воды)</t>
+  </si>
+  <si>
+    <t>AL-насадка-пыль-на-бутылку-mini-чёрный</t>
+  </si>
+  <si>
+    <t>Пылесборник для сверления, пылеулавливатель для перфоратора, насадка на бутылку для дрели</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-синий</t>
+  </si>
+  <si>
+    <t>Крючок для шнурков для коньков для затягивания / развязывания, натяжитель из нержавеющей стали</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-красный</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-БЕЛЫЙ-МЕТАЛЛ+КЛЮЧ</t>
+  </si>
+  <si>
+    <t>Колпачки металлические - индикаторы давления в шинах на ниппель, комплект: набор 4 шт. + 4 гайки + ключ.</t>
+  </si>
+  <si>
+    <t>AL-насадка-пыль-black</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M6x65-20шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель M6-65 распорный 20шт для полых стен из гипсокартона с потайной головкой винта</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x60-10шт-полукруглый</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона M5-60, в комплекте 10шт</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x65-4шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M5-65, в комплекте 4шт</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x65-10шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M5-65, в комплекте 10шт</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-плоское-black</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство 15W QC3.0 скрытого монтажа плоское, зарядка встраиваемая мебельная, врезная, черная</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик-12ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые, комплект 12 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик-22ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые, комплект 22 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик-60ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые, комплект 60 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-шнурки-150см-плоские-коричневые</t>
+  </si>
+  <si>
+    <t>Шнурки коричневые плоские 150 см, комплект универсальных шнурков для обуви (2 шт.)</t>
+  </si>
+  <si>
+    <t>AL-шнурки-120см-круглые-чёрные</t>
+  </si>
+  <si>
+    <t>Шнурки черные круглые 120 см, комплект универсальных шнурков для обуви (2 шт.)</t>
+  </si>
+  <si>
+    <t>AL-шнурки-150см-плоские-чёрные</t>
+  </si>
+  <si>
+    <t>Шнурки черные плоские 150 см, комплект универсальных шнурков для обуви (2 шт.)</t>
+  </si>
+  <si>
+    <t>AL-шнурки-100см-плоские-белые</t>
+  </si>
+  <si>
+    <t>Шнурки белые плоские 100 см, комплект универсальных шнурков для обуви (2 шт.)</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-1-v3</t>
+  </si>
+  <si>
+    <t>Индивидуальный перевязочный пакет ИПП-1 Гост 1179-93 ООО ПКФ "Пионер", 1 шт.</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-1-v4</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-MPE-AX1800H-6-BT5.2</t>
+  </si>
+  <si>
+    <t>WIFI 6 карта MediaTek MPE-AX1800H, MINI-PCIE, двухдиапазонная 2.4G и 5G, до 1800 Мбит/с, Bluetooth 5.2, для ноутбуков и компьютеров</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-2-v3</t>
+  </si>
+  <si>
+    <t>Индивидуальный перевязочный пакет ИПП-1 Гост 1179-93 ООО ПКФ "Пионер", 2 шт.</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-5-v3</t>
+  </si>
+  <si>
+    <t>Индивидуальный перевязочный пакет Ипп-1 Гост 1179-93 ООО ПКФ "Пионер" в комплекте 5 шт</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-3-v3</t>
+  </si>
+  <si>
+    <t>Индивидуальный перевязочный пакет Ипп-1 Гост 1179-93 ООО ПКФ "Пионер" в комплекте 3 шт.</t>
+  </si>
+  <si>
+    <t>PIONER-IPP-10-v3</t>
+  </si>
+  <si>
+    <t>Индивидуальный перевязочный пакет Ипп-1 Гост 1179-93 ООО ПКФ "Пионер" в комплекте 10 шт</t>
+  </si>
+  <si>
+    <t>AL-ключ-домофона-красный-10шт</t>
+  </si>
+  <si>
+    <t>Ключ-брелок для домофона EM-Marine 125 кГц красный 10 шт, ключ для магнитного замка домофона</t>
+  </si>
+  <si>
+    <t>AL-ключ-домофона-розовый-10шт</t>
+  </si>
+  <si>
+    <t>Ключ-брелок для домофона EM-Marine 125 кГц розовый 10 шт, ключ для магнитного замка домофона</t>
+  </si>
+  <si>
+    <t>AL-ключ-домофона-белый-10шт</t>
+  </si>
+  <si>
+    <t>Ключ-брелок для домофона EM-Marine 125 кГц белый 10 шт, ключ для магнитного замка домофона</t>
+  </si>
+  <si>
+    <t>AL-СКРЕБКИ-2шт(чёрный+красный)</t>
+  </si>
+  <si>
+    <t>Скребки для зачистки металла, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MTA36ASF8G72PZ-3G2E1</t>
+  </si>
+  <si>
+    <t>Серверный модуль памяти Micron MTA36ASF8G72PZ-3G2E1 64 ГБ RDIMM DDR4-3200 ECC</t>
+  </si>
+  <si>
+    <t>AL-RELE-433Mhz</t>
+  </si>
+  <si>
+    <t>Беспроводное реле, переключатель света и прочих устройств 433 МГц, 16 А</t>
+  </si>
+  <si>
+    <t>AL-auto-izmeritel-shin-серый</t>
+  </si>
+  <si>
+    <t>Измеритель глубины протектора шины, линейка индикатор степени износа шин 0-20 мм, брелок</t>
+  </si>
+  <si>
+    <t>AL-auto-izmeritel-shin-синий</t>
+  </si>
+  <si>
+    <t>AL-auto-izmeritel-shin-сине-зелёный</t>
+  </si>
+  <si>
+    <t>AL-БРЕЛОК-фигурный-конёк-нерж</t>
+  </si>
+  <si>
+    <t>Брелок металлический - "Конек фигурный", подвес на сумку, надежное крепление, крепкий металл</t>
+  </si>
+  <si>
+    <t>AL-БРЕЛОК-фигурный-конёк-хамелеон</t>
+  </si>
+  <si>
+    <t>AL-auto-tester-6-24V+зажим</t>
+  </si>
+  <si>
+    <t>Детектор утечек тока, ручка - тестер тока с зажимом 6-24V, пробник напряжения и цепи с длинным щупом и зажимом "крокодил"</t>
+  </si>
+  <si>
+    <t>AL-tester-220V-красный</t>
+  </si>
+  <si>
+    <t>Отвертка - индикатор напряжения 140 мм, пробник напряжения и цепи</t>
+  </si>
+  <si>
+    <t>AL-tester-220V-синий</t>
+  </si>
+  <si>
+    <t>Отвертка - индикатор напряжения синяя, пробник напряжения и цепи</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЛЁСТКИ-СИНИЙ-tail-2ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя синее с блестками, для беспроводной зарядки, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЛЁСТКИ-РОЗОВЫЙ-tail-2ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя розовое с блестками, для беспроводной зарядки, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЛЁСТКИ-SILVER-tail-2ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя серебряное с блестками, для беспроводной зарядки, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-ЩЁТКА-ВАРЕЖКА-чёрная</t>
+  </si>
+  <si>
+    <t>Варежка щетка для удаления шерсти животных, перчатка для вычесывания животных черная</t>
+  </si>
+  <si>
+    <t>AL-ЛУПА-БРЕЛОК-оранж</t>
+  </si>
+  <si>
+    <t>Складной брелок лупа с увеличительным стеклом</t>
+  </si>
+  <si>
+    <t>AL-bluetooth-5.4</t>
+  </si>
+  <si>
+    <t>Адаптер USB Bluetooth 5.4 для компьютера</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик+упл-60ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые с уплотнителем, комплект 60 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик+упл-22ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые с уплотнителем, комплект 22 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-пластик+упл-12ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель черные пластиковые с уплотнителем, комплект 12 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-WIFI-USB-2.4-600Mb-micro</t>
+  </si>
+  <si>
+    <t>Беспроводная сетевая карта Wi-Fi 2,4Ггц, 600 Мб, упаковка в комплекте</t>
+  </si>
+  <si>
+    <t>AL-БРЕЛОК-фигурный-двойной-конёк-нерж</t>
+  </si>
+  <si>
+    <t>Брелок металлический - "Коньки фигурные", подвес на сумку, надежное крепление, крепкий металл</t>
+  </si>
+  <si>
+    <t>AL-БРЕЛОК-лыжник-нерж</t>
+  </si>
+  <si>
+    <t>Брелок металлический - "Лыжник", подвес на сумку, надежное крепление, крепкий металл</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-пластик-ЗЕЛЁНЫЙ+упл-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель зеленые пластиковые с уплотнителем, комплект 5 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-пластик-КРАСНЫЙ+упл-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель красные пластиковые с уплотнителем, комплект 5 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-пластик-СИНИЙ+упл-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель синие пластиковые с уплотнителем, комплект 5 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-пластик-ЖЁЛТЫЙ+упл-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель желтые пластиковые с уплотнителем, комплект 5 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-пластик-БЕЛЫЙ+упл-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки на ниппель белые пластиковые с уплотнителем, комплект 5 шт. для автомобилей, мотоциклов, велосипедов</t>
+  </si>
+  <si>
+    <t>AL-charger-HUB-2xUSB-врезное-плоское-проход_кабеля</t>
+  </si>
+  <si>
+    <t>Зарядное устройство врезное USB HUB плоское с разъемами 2 х USB, кабельный организатор с проходом кабеля, зарядка встраиваемая мебельная, чёрная</t>
+  </si>
+  <si>
+    <t>AL-charger-wireless-врезное-плоское-white</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство плоское, зарядка встраиваемая мебельная, врезная, белая</t>
+  </si>
+  <si>
+    <t>AL-charger-HUB-2xUSB-1xC-врезное-плоское-black</t>
+  </si>
+  <si>
+    <t>Зарядное устройство врезное USB HUB 15W QC3.0 плоский с разъемами 2 х USB + 1 х USB Type-C, зарядка мебельная, чёрная</t>
+  </si>
+  <si>
+    <t>AL-WIFI-M.2-AIC8800D80P-6-BT5.4</t>
+  </si>
+  <si>
+    <t>Двухдиапазонная сетевая карта AIC8800D80P NGFF M.2, 900 Мбит/с, Bluetooth 5.4</t>
+  </si>
+  <si>
+    <t>AL-WIFI-USB-6-286Mb-micro</t>
+  </si>
+  <si>
+    <t>Беспроводная сетевая карта Wi-Fi 2,4Ггц, 286 Мб, упаковка в комплекте</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-adapter-M.2-с-антеннами</t>
+  </si>
+  <si>
+    <t>Адаптер для WIFI M2 в разъем mini PCIe с антеннами, адаптер беспроводной сетевой карты</t>
+  </si>
+  <si>
+    <t>AL-adapter-m.2-NVME-PCI-E-без-кронштейна</t>
+  </si>
+  <si>
+    <t>Адаптер для SSD дисков M.2 NVME PCI-E 4.0 без кронштейна, карта расширения с высокоскоростным преобразованием</t>
+  </si>
+  <si>
+    <t>AL-Hlortab-5-100-v2</t>
+  </si>
+  <si>
+    <t>AL-Hlortab-1-100-v2</t>
+  </si>
+  <si>
+    <t>AL-sumka-компрессор-v3-SUPER</t>
+  </si>
+  <si>
+    <t>Чехол для компрессора и Xiaomi Air Pump 2, сумка жесткая универсальная</t>
+  </si>
+  <si>
+    <t>AL-ХИС-kras-20-v2</t>
+  </si>
+  <si>
+    <t>Химический источник света 20шт КРАСНЫЙ (ХИС), большая неоновая палочка 15х150 мм, тактический источник света без батареек, в комплекте</t>
+  </si>
+  <si>
+    <t>AL-ХИС-kras-4-v2</t>
+  </si>
+  <si>
+    <t>Химический источник света (ХИС), в комплекте 4шт. красный, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
+  </si>
+  <si>
+    <t>AL-ХИС-kras-2-v2</t>
+  </si>
+  <si>
+    <t>Химический источник света (ХИС), КРАСНЫЙ 2шт в комплекте. большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
+  </si>
+  <si>
+    <t>AL-WIFI-M.2-удлинитель-2230-2280-v2</t>
+  </si>
+  <si>
+    <t>Кронштейн удлинительный 1 шт. M.2 SSD с 2230 до 2280 сетевой контроллер</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ПРЕСС-ПРОКАТНОЙ-металл-96-OEM</t>
+  </si>
+  <si>
+    <t>Пресс для чеснока из толстой нержавеющей стали, прокатной</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x65-1шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M5-65, в комплекте 1 шт дюбель кнауф</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x60-1шт-полукруглый</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона M5-60, в комплекте 1 шт дюбель кнауф</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M6x65-1шт-потайной</t>
+  </si>
+  <si>
+    <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M6-65, в комплекте 1 шт</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-МЕДЬ-БЕЗ-КЛЮЧА-v2</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-МЕДЬ+КЛЮЧ-v2</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-ПЛАСТИК-v2</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-ИНДИКАТОР-БЕЛЫЙ-МЕТАЛЛ+КЛЮЧ-V2</t>
+  </si>
+  <si>
+    <t>AL-adapter-m.2-SATA-green-v3</t>
+  </si>
+  <si>
+    <t>Адаптер для SATA SSD диска m.2 ATA3 переходник в SATA3 6 Gb/s, B/B+m ключ, зелёный</t>
+  </si>
+  <si>
+    <t>AL-adapter-m.2-SATA-black-без-корпуса-v2</t>
+  </si>
+  <si>
+    <t>Адаптер для SSD диска m.2 SATA3 переходник в SATA 6 Gb/s, B/B+m ключ, чёрный</t>
+  </si>
+  <si>
+    <t>AL-adapter-m.2-SATA-black+корпус-1ШТ</t>
+  </si>
+  <si>
+    <t>AL-manometr-брелок-v3</t>
+  </si>
+  <si>
+    <t>Манометр - брелок для шин цифровой электронный</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-RTL8822CE-BT5.1-v2</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-AR5B22-BT4.2-v3</t>
+  </si>
+  <si>
+    <t>WIFI карта 5G Qualcomm AR5B22 rev2, Mini PCI-E, до 300 Мбит/с, Bluetooth 4.2, для ноутбуков</t>
+  </si>
+  <si>
+    <t>AL-sport-защита-конька-40,5-черный</t>
+  </si>
+  <si>
+    <t>Защитные чехлы 40,5 см из эластичного материала ТПЭ для хоккейных, беговых и фигурных коньков и лезвий, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-ЛЕЙКА-ГИГ-серебро-v2</t>
+  </si>
+  <si>
+    <t>Лейка для гигиенического душа, биде и двухрежимного унитаза, серебристая</t>
+  </si>
+  <si>
+    <t>AL-WIFI-mini-7265HMW+BT4.2-v2</t>
+  </si>
+  <si>
+    <t>Сетевая карта WIFI Intel 7265HMW, Mini PCI-E, двухдиапазонная 2.4G и 5G, до 1200 Мбит/с, Bluetooth 4.2, для ноутбуков</t>
+  </si>
+  <si>
+    <t>AL-ХИС-zel-20-v2</t>
+  </si>
+  <si>
+    <t>Химический источник света (ХИС), в комплекте 20шт. зелёный, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
+  </si>
+  <si>
+    <t>AL-ХИС-zel-2-v2</t>
+  </si>
+  <si>
+    <t>Химический источник света (ХИС), в комплекте 2 шт. зелёный, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
+  </si>
+  <si>
+    <t>AL-ХИС-zel-4-v1</t>
+  </si>
+  <si>
+    <t>Химический источник света (ХИС), 4шт ЗЕЛЁНЫЙ в комплекте, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
+  </si>
+  <si>
+    <t>AL-ДЮБЕЛЬ-M5x65-2шт-потайной-v2</t>
   </si>
   <si>
     <t>Дюбель распорный для полых стен из гипсокартона с потайной головкой винта M5-65, в комплекте 2шт</t>
   </si>
   <si>
-    <t>АРХИВ-AL-ДЮБЕЛЬ-M6x65-2шт-потайной</t>
-[...820 lines deleted...]
-  <si>
     <t>AL-ДЮБЕЛЬ-M6x65-3шт-потайной</t>
   </si>
   <si>
-    <t>Дюбель 2шт M6x65 для полых стен из гипсокартона с потайной головкой винта</t>
+    <t>Дюбель 3шт M6x65 для полых стен из гипсокартона с потайной головкой винта</t>
   </si>
   <si>
     <t>AL-ХИС-bel-5-v2</t>
   </si>
   <si>
     <t>Химический источник света (ХИС), в комплекте 5 шт. белый, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
   <si>
     <t>AL-ХИС-bel-3-v2</t>
   </si>
   <si>
     <t>AL-ХИС-bel-10-v2</t>
   </si>
   <si>
     <t>Химический источник света (ХИС), в комплекте 10 шт. белый, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
   <si>
     <t>AL-ХИС-jelt-3-v2</t>
   </si>
   <si>
     <t>AL-ХИС-jelt-4-v2</t>
   </si>
   <si>
     <t>Химический источник света 4шт ЖЁЛТЫЙ ХИС, в комплекте большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
@@ -2681,108 +2684,108 @@
   <si>
     <t>Химический источник света 20шт ЖЁЛТЫЙ ХИС, в комплекте большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
   <si>
     <t>AL-ХИС-zel-1-v2</t>
   </si>
   <si>
     <t>AL-ХИС-kras-1-v2</t>
   </si>
   <si>
     <t>AL-ХИС-MIX-5-v2</t>
   </si>
   <si>
     <t>AL-ХИС-MIX-7-v2</t>
   </si>
   <si>
     <t>AL-Hlortab-1-100-v3</t>
   </si>
   <si>
     <t>AL-WIFI-USB-2.4-300Mb-micro-v2</t>
   </si>
   <si>
     <t>Беспроводная сетевая карта Wi-Fi 2,4Ггц, упаковка в комплекте</t>
   </si>
   <si>
-    <t>AL-adapter-NB-3.0x1.0_YX-01</t>
+    <t>AL-adapter-NB-(YX-01)-3.0x1.0_Acer</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 3.0х1.0</t>
   </si>
   <si>
-    <t>AL-adapter-NB-4.0x1.7-HP_YX-03</t>
+    <t>AL-adapter-NB-(YX-03)-4.0x1.7-HP</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 4.0х1.7 для HP</t>
   </si>
   <si>
-    <t>AL-adapter-NB-5.5x2.5_YX-06</t>
+    <t>AL-adapter-NB-(YX-06)-5.5x2.5_Asus_Lenovo_Toshiba</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 5.5х2.5</t>
   </si>
   <si>
-    <t>AL-adapter-NB-Lenovo-прямоугольник_YX-11</t>
-[...2 lines deleted...]
-    <t>Переходник питания для ноутбука Lenovo с Type-C на Square</t>
+    <t>AL-adapter-NB-(YX-11)-Lenovo-прямоугольник</t>
+  </si>
+  <si>
+    <t>Переходник питания для ноутбука Lenovo с Type-C на Square, PD, триггер, 100W DC</t>
   </si>
   <si>
     <t>AL-насадка-пыль-white-1шт</t>
   </si>
   <si>
-    <t>AL-adapter-NB-7.4x5.0-HP_YX-07</t>
+    <t>AL-adapter-NB-(YX-07_YX-08)-7.4x5.0-HP_DELL</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 7.4x5.0 для HP</t>
   </si>
   <si>
-    <t>AL-adapter-NB-7.4x5.0-DELL_YX-08</t>
+    <t>AL-adapter-NB-(YX-08_YX-07)-7.4x5.0-DELL_HP</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 7.4x5.0 для DELL</t>
   </si>
   <si>
-    <t>AL-adapter-NB-4.5x3.0-HP_YX-09</t>
+    <t>AL-adapter-NB-(YX-09)-4.5x3.0-HP</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 4.5x3.0 для HP</t>
   </si>
   <si>
-    <t>AL-adapter-NB-4.5x3.0-DELL_YX-10</t>
+    <t>AL-adapter-NB-(YX-10)-4.5x3.0-DELL</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 4.5x3.0 для DELL</t>
   </si>
   <si>
-    <t>AL-adapter-NB-5.5x3.0-Samsung_YX-16</t>
+    <t>AL-adapter-NB-(YX-16)-5.5x3.0-Samsung</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 5.5x3.0 для Samsung</t>
   </si>
   <si>
-    <t>AL-adapter-NB-5.5x1.7-Acer_YX-21</t>
+    <t>AL-adapter-NB-(YX-21)-5.5x1.7-Acer</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 5.5x1.7 для Acer</t>
   </si>
   <si>
     <t>AL-Hlortab-5-100-v3</t>
   </si>
   <si>
     <t>AL-Hlortab-5-100-v4</t>
   </si>
   <si>
     <t>AL-ХИС-kras-5-v3</t>
   </si>
   <si>
     <t>AL-ХИС-kras-10-v3</t>
   </si>
   <si>
     <t>AL-ХИС-kras-3-v3</t>
   </si>
   <si>
     <t>Химический источник света (ХИС), в комплекте 3шт. красный, большая неоновая палочка 15х150 мм, тактический источник света без батареек</t>
   </si>
   <si>
     <t>AL-ХИС-zel-5-v3</t>
   </si>
@@ -3065,137 +3068,143 @@
   <si>
     <t>AL-auto-КОЛПАЧЁК-пластик-СВЕТЯЩИЕСЯ-РОЗОВЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-ЖЁЛТЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-СИНИЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-КРАСНЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-пластик-СВЕТЯЩИЕСЯ-ЖЁЛТЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-ФИОЛЕТОВЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-ОРАНЖЕВЫЙ-5ШТ</t>
   </si>
   <si>
     <t>AL-auto-КОЛПАЧЁК-металл-КРУГЛЫЙ-СЕРЕБРО-5ШТ</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-22)</t>
+    <t>AL-adapter-NB-(YX-22)-4,0x1,7_Lenovo</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука Lenovo с Type-C на 4.0х1.7</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-12)</t>
+    <t>AL-adapter-NB-(YX-12)-7,9x5,5_IBM</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 7.9х5.5 для IBM</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-19)</t>
+    <t>AL-adapter-NB-(YX-19)-2,5x0,7_Asus</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 2.5х0.7 для Asus</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-05)</t>
+    <t>AL-adapter-NB-(YX-05)-5,5x2,1</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 5.5х2.1</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-20)</t>
+    <t>AL-adapter-NB-(YX-20)-6,0x3,7_Asus</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 6.0х3.7 для Asus</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-02)</t>
+    <t>AL-adapter-NB-(YX-02)-3,5x1,35</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 3.5х1.35</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-15)</t>
+    <t>AL-adapter-NB-(YX-15)-4,0x1,35_Asus</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука Asus с Type-C на 4.0х1.35</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-17)</t>
+    <t>AL-adapter-NB-(YX-17)-4,8x1,7</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 4.8х1.7</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-04)</t>
-[...2 lines deleted...]
-    <t>AL-adapter-NB-(YX-18)</t>
+    <t>AL-adapter-NB-(YX-04)-4,8x1,7</t>
+  </si>
+  <si>
+    <t>AL-adapter-NB-(YX-18)-6.3x3.0-Toshiba</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 6.3х3.0</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-14)</t>
+    <t>AL-adapter-NB-(YX-14)-6,5x4,4_Sony</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 6.5х4.4 для Sony</t>
   </si>
   <si>
-    <t>AL-adapter-NB-(YX-13)</t>
+    <t>AL-adapter-NB-(YX-13)-4,8x1,7_HP</t>
   </si>
   <si>
     <t>Переходник питания для ноутбука с Type-C на 4.8х1.7 для HP</t>
   </si>
   <si>
     <t>AL-ДЕРЖАТЕЛЬ-БОКАЛОВ-БЕЛЫЙ-4ШТ</t>
   </si>
   <si>
     <t>Держатель для стеклянных бокалов для посудомоечной машины 4 шт.</t>
   </si>
   <si>
     <t>AL-ДЕРЖАТЕЛЬ-БОКАЛОВ-ФИОЛЕТ-4ШТ</t>
   </si>
   <si>
     <t>AL-насадка-пыль-КРУГЛАЯ-оранж</t>
   </si>
   <si>
     <t>Насадка для сверления на дрель, пылесборник для дрели, пылеулавливатель для перфоратора</t>
   </si>
   <si>
     <t>AL-насадка-пыль-КРУГЛАЯ-жёлтый</t>
   </si>
   <si>
+    <t>догруз2</t>
+  </si>
+  <si>
+    <t>Расчёская для животных</t>
+  </si>
+  <si>
     <t>AL-ДЮБЕЛЬ-БЕЛЫЙ-M5x65-2шт-потайной</t>
   </si>
   <si>
     <t>Дюбель 2 шт M5x65 для полых стен из гипсокартона с потайной головкой винта</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-БЕЛЫЙ-M5x65-4шт-потайной</t>
   </si>
   <si>
     <t>Дюбель 4 шт M5x65 для полых стен из гипсокартона с потайной головкой винта</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-БЕЛЫЙ-M5x65-10шт-потайной</t>
   </si>
   <si>
     <t>Дюбель 10 шт M5x65 для полых стен из гипсокартона с потайной головкой винта</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-БЕЛЫЙ-M6x60-1шт-полукруглый</t>
   </si>
   <si>
     <t>Дюбель 1 шт M6x60 для полых стен из гипсокартона с полукруглой головкой винта</t>
   </si>
   <si>
     <t>AL-ДЮБЕЛЬ-БЕЛЫЙ-M6x60-2шт-полукруглый</t>
@@ -3216,50 +3225,293 @@
     <t>Дюбель 10 шт M6x60 для полых стен из гипсокартона с полукруглой головкой винта</t>
   </si>
   <si>
     <t>AL-rukava-white-v2</t>
   </si>
   <si>
     <t>Садовые нарукавники защитные с ПВХ-покрытием, рукава водонепроницаемые и маслостойкие</t>
   </si>
   <si>
     <t>AL-rukava-green-v2</t>
   </si>
   <si>
     <t>AL-rukava-blue-v2</t>
   </si>
   <si>
     <t>AL-rukava-black-v2</t>
   </si>
   <si>
     <t>AL-rukava-red-v2</t>
   </si>
   <si>
     <t>AL-ТЕРМОУСАДКА-0,25-0,34мм-БЕЛАЯ-200шт</t>
   </si>
   <si>
     <t>Термоусадка с припоем 200 шт для провода 0,25-0,34мм с клеевым слоем, комплект 200 шт.</t>
+  </si>
+  <si>
+    <t>AL-ТЕРМОУСАДКА-0,5-1,0мм-КРАСНАЯ-200шт</t>
+  </si>
+  <si>
+    <t>Термоусадка с припоем 200 шт для провода 0,5-1,0 мм с клеевым слоем, комплект</t>
+  </si>
+  <si>
+    <t>AL-WIFI-x1-RTL8852BE-6-BT5.2</t>
+  </si>
+  <si>
+    <t>Сетевая карта WIFI 6 PCI-E x1 RTL8852ВE, 1800M, Bluetooth 5.2, Реалтек, вайфай 6</t>
+  </si>
+  <si>
+    <t>AL-setka-vedro-23-kras</t>
+  </si>
+  <si>
+    <t>Сепаратор грязеуловитель 23cм КРАСНАЯ на дно ведра, фильтр для автомойки из полипропилена</t>
+  </si>
+  <si>
+    <t>AL-setka-vedro-23-black</t>
+  </si>
+  <si>
+    <t>Сепаратор грязеуловитель 23см ЧЁРНАЯ на дно ведра, фильтр для автомойки из полипропилена</t>
+  </si>
+  <si>
+    <t>AL-setka-vedro-26-sin</t>
+  </si>
+  <si>
+    <t>Сепаратор грязеуловитель 26см СИНИЙ на дно ведра, фильтр для автомойки из полипропилена</t>
+  </si>
+  <si>
+    <t>AL-setka-vedro-23-sin</t>
+  </si>
+  <si>
+    <t>Сепаратор грязеуловитель 23cм СИНИЙ на дно ведра, фильтр для автомойки из полипропилена</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-серебро-металл-BMW-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки BMW 5 шт. на ниппель с уплотнительным кольцом, серебристые</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-серебро-металл-BMW-M-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки BMW M 5 шт. на ниппель с уплотнительным кольцом, серебристые</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-металл-Geely-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки Geely 5 шт. на ниппель с уплотнительным кольцом, черные</t>
+  </si>
+  <si>
+    <t>AL-auto-КОЛПАЧЁК-чёрный-металл-GAC-5ШТ</t>
+  </si>
+  <si>
+    <t>Колпачки GAC 5 шт. на ниппель с уплотнительным кольцом, черные</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ЧИСТИЛКА-ЦИЛИНДР-ОРАНЖ</t>
+  </si>
+  <si>
+    <t>Очиститель для чеснока силиконовый, цилиндр, оранжевый</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ПРЕСС-ПРОКАТНОЙ-металл-96+СИЛИКОН-СИНИЙ</t>
+  </si>
+  <si>
+    <t>Пресс для чеснока из толстой нержавеющей стали, прокатной + очиститель для чеснока силиконовый</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ПРЕСС-ПРОКАТНОЙ-металл-96+СИЛИКОН-ЗЕЛЁНЫ</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ПРЕСС-ПРОКАТНОЙ-металл-96+СИЛИКОН-КРАСНЫ</t>
+  </si>
+  <si>
+    <t>AL-ЧЕСНОК-ПРЕСС-ПРОКАТНОЙ-металл-96+СИЛИКОН-ОРАНЖ</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо для магнитного держателя, для беспроводной зарядки, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-SILVER-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо для магнитного держателя, для беспроводной зарядки, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-SILVER-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛАЯ-КРАСКА-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо белое MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛАЯ-КРАСКА-2ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо белое MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛАЯ-КРАСКА-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо белое MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-tail-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, черное, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK+SILVER+БЕЛАЯ-3ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 3 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛЫЕ-ГАЛЬВ-tail-2ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, белое с гальваническим покрытием, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-КРАСКА-tail-1ШТ</t>
+  </si>
+  <si>
+    <t>Кольцо держатель для магнитных устройств с гальваническим покрытием 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-ГАЛЬВ-tail-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, черное с гальваническим покрытием, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-SILVER-tail-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, серебристое, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-SILVER-tail-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, серебристое, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-ГАЛЬВ-tail-2ШТ</t>
+  </si>
+  <si>
+    <t>Держатель кольцо MagSafe с гальваническим покрытием металлическое для магнитного держателя, магсейв для беспроводной зарядки, черное, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛЫЕ-ГАЛЬВ-tail-5ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, белое с гальваническим покрытием, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK+SILVER+БЕЛАЯ-6ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, в комплекте 6 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK+SILVER+БЕЛЫЕ-ГАЛЬВ-tail-3ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, с гальваническим покрытием, в комплекте 3 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK-ГАЛЬВ-tail-5ШТ</t>
+  </si>
+  <si>
+    <t>Кольцо для телефона MagSafe с гальваническим покрытием металлическое для магнитного держателя, магсейв для беспроводной зарядки, черное, в комплекте 5 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЕЛЫЕ-ГАЛЬВ-tail-1ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, белое с гальваническим покрытием, в комплекте 1 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-BLACK+SILVER+БЕЛЫЕ-ГАЛЬВ-tail-6ШТ</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя, для беспроводной зарядки, с гальваническим покрытием, в комплекте 6 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЛЁСТКИ-СИНИЙ-SILVER-РОЗОВЫЙ-3шт</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя с блестками, для беспроводной зарядки, в комплекте 3 шт.</t>
+  </si>
+  <si>
+    <t>AL-MagSafe-ring-БЛЁСТКИ-СИНИЙ-SILVER-РОЗОВЫЙ-6шт</t>
+  </si>
+  <si>
+    <t>Металлическое кольцо MagSafe для магнитного держателя с блестками, для беспроводной зарядки, в комплекте 6 шт.</t>
+  </si>
+  <si>
+    <t>AL-РАДИАТОР-чёрный-игольчатый-40x30x5</t>
+  </si>
+  <si>
+    <t>Алюминиевый радиатор для M.2 WIFI карт (40х30х5 мм), охлаждение и отвод тепла от WIFI модулей</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-ОРАНЖ</t>
+  </si>
+  <si>
+    <t>Крючок для шнурков для коньков для затягивания/развязывания. Натяжитель из нержавеющей стали оранжевый</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-РОЗОВЫЙ</t>
+  </si>
+  <si>
+    <t>Крючок для шнурков для коньков для затягивания / развязывания, натяжитель из нержавеющей стали розовый</t>
+  </si>
+  <si>
+    <t>AL-sport-КРЮЧОК-для-шнурков-ФИОЛЕТ</t>
+  </si>
+  <si>
+    <t>Крючок для шнурков для коньков для затягивания / развязывания, натяжитель из нержавеющей стали фиолетовый</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3565,51 +3817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P570"/>
+  <dimension ref="A1:P613"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3634,28166 +3886,30366 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2">
         <v>777</v>
       </c>
       <c r="D2">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E2">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F2">
         <v>25</v>
       </c>
       <c r="G2">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H2">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I2">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J2">
-        <v>2.39</v>
+        <v>2.99</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
-        <v>239</v>
+        <v>299</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3">
-        <v>287</v>
+        <v>777</v>
       </c>
       <c r="D3">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E3">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F3">
         <v>25</v>
       </c>
       <c r="G3">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H3">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I3">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J3">
-        <v>2.87</v>
+        <v>7.77</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>287</v>
+        <v>777</v>
       </c>
       <c r="M3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4">
         <v>1050</v>
       </c>
       <c r="D4">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E4">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F4">
         <v>25</v>
       </c>
       <c r="G4">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H4">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I4">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J4">
-        <v>10.32</v>
+        <v>10.5</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5">
         <v>1899</v>
       </c>
       <c r="D5">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E5">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F5">
         <v>25</v>
       </c>
       <c r="G5">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H5">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I5">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J5">
-        <v>16.86</v>
+        <v>18.99</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
-        <v>1686</v>
+        <v>1899</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
         <v>0</v>
       </c>
       <c r="P5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6">
         <v>2999</v>
       </c>
       <c r="D6">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E6">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F6">
         <v>25</v>
       </c>
       <c r="G6">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H6">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I6">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J6">
         <v>29.99</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>2999</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7">
         <v>729</v>
       </c>
       <c r="D7">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E7">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F7">
         <v>25</v>
       </c>
       <c r="G7">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H7">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I7">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J7">
         <v>7.29</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>729</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8">
         <v>795</v>
       </c>
       <c r="D8">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E8">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F8">
         <v>25</v>
       </c>
       <c r="G8">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H8">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I8">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J8">
         <v>7.95</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>795</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9">
         <v>1033</v>
       </c>
       <c r="D9">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E9">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F9">
         <v>25</v>
       </c>
       <c r="G9">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H9">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I9">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J9">
         <v>10.33</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>1033</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10">
         <v>9777</v>
       </c>
       <c r="D10">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E10">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F10">
         <v>25</v>
       </c>
       <c r="G10">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H10">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I10">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J10">
         <v>97.77</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>9777</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1599</v>
       </c>
       <c r="D11">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E11">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F11">
         <v>25</v>
       </c>
       <c r="G11">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H11">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I11">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J11">
-        <v>15.71</v>
+        <v>15.99</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12">
         <v>2969</v>
       </c>
       <c r="D12">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E12">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F12">
         <v>25</v>
       </c>
       <c r="G12">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H12">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I12">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J12">
         <v>29.69</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>2969</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13">
-        <v>1777</v>
+        <v>9777</v>
       </c>
       <c r="D13">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E13">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F13">
         <v>25</v>
       </c>
       <c r="G13">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H13">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I13">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J13">
-        <v>17.77</v>
+        <v>97.77</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
-        <v>1777</v>
+        <v>9777</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D14">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E14">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F14">
         <v>25</v>
       </c>
       <c r="G14">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H14">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I14">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J14">
-        <v>3</v>
+        <v>2.99</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15">
-        <v>699</v>
+        <v>15777</v>
       </c>
       <c r="D15">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E15">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F15">
         <v>25</v>
       </c>
       <c r="G15">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H15">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I15">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J15">
-        <v>6.99</v>
+        <v>157.77</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
-        <v>699</v>
+        <v>15777</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16">
         <v>7777</v>
       </c>
       <c r="D16">
-        <v>53.1</v>
+        <v>51.1</v>
       </c>
       <c r="E16">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="F16">
         <v>25</v>
       </c>
       <c r="G16">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H16">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I16">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J16">
         <v>77.77</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>7777</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17">
         <v>8999</v>
       </c>
       <c r="D17">
         <v>46.1</v>
       </c>
       <c r="E17">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F17">
         <v>25</v>
       </c>
       <c r="G17">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H17">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I17">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J17">
         <v>89.99</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>8999</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
       <c r="P17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18">
-        <v>449</v>
+        <v>777</v>
       </c>
       <c r="D18">
         <v>46.1</v>
       </c>
       <c r="E18">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F18">
         <v>25</v>
       </c>
       <c r="G18">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H18">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I18">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J18">
-        <v>4.49</v>
+        <v>7.77</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
-        <v>449</v>
+        <v>777</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19">
         <v>260</v>
       </c>
       <c r="D19">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E19">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F19">
         <v>25</v>
       </c>
       <c r="G19">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H19">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I19">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J19">
-        <v>2.3</v>
+        <v>1.99</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="M19">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="N19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20">
         <v>260</v>
       </c>
       <c r="D20">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E20">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F20">
         <v>25</v>
       </c>
       <c r="G20">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H20">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I20">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J20">
-        <v>2.3</v>
+        <v>1.99</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="M20">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21">
         <v>260</v>
       </c>
       <c r="D21">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E21">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F21">
         <v>25</v>
       </c>
       <c r="G21">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H21">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I21">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J21">
-        <v>2.2</v>
+        <v>1.99</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="M21">
-        <v>267</v>
+        <v>98</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22">
         <v>1177</v>
       </c>
       <c r="D22">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E22">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F22">
         <v>25</v>
       </c>
       <c r="G22">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H22">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I22">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J22">
         <v>11.14</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>1114</v>
       </c>
       <c r="M22">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23">
         <v>1777</v>
       </c>
       <c r="D23">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E23">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F23">
         <v>25</v>
       </c>
       <c r="G23">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H23">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I23">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J23">
         <v>17.77</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>1777</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>58</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24">
-        <v>1777</v>
+        <v>1277</v>
       </c>
       <c r="D24">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E24">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F24">
         <v>25</v>
       </c>
       <c r="G24">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H24">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I24">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J24">
-        <v>9.49</v>
+        <v>10.99</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
-        <v>949</v>
+        <v>1099</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
       <c r="P24">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>60</v>
       </c>
       <c r="B25" t="s">
         <v>61</v>
       </c>
       <c r="C25">
-        <v>1777</v>
+        <v>1049</v>
       </c>
       <c r="D25">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E25">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F25">
         <v>25</v>
       </c>
       <c r="G25">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H25">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I25">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J25">
-        <v>7.99</v>
+        <v>10.49</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
-        <v>799</v>
+        <v>1049</v>
       </c>
       <c r="M25">
         <v>5</v>
       </c>
       <c r="N25">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>62</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26">
-        <v>1177</v>
+        <v>999</v>
       </c>
       <c r="D26">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E26">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F26">
         <v>25</v>
       </c>
       <c r="G26">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="H26">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I26">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="J26">
         <v>3</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>300</v>
       </c>
       <c r="M26">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="P26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>64</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27">
-        <v>750</v>
+        <v>1299</v>
       </c>
       <c r="D27">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E27">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F27">
         <v>25</v>
       </c>
       <c r="G27">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H27">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I27">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J27">
-        <v>3</v>
+        <v>2.99</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="M27">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="N27">
         <v>1</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>66</v>
       </c>
       <c r="B28" t="s">
         <v>67</v>
       </c>
       <c r="C28">
         <v>750</v>
       </c>
       <c r="D28">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E28">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F28">
         <v>25</v>
       </c>
       <c r="G28">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H28">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I28">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J28">
-        <v>3</v>
+        <v>2.99</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="M28">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>68</v>
       </c>
       <c r="B29" t="s">
         <v>69</v>
       </c>
       <c r="C29">
         <v>3777</v>
       </c>
       <c r="D29">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E29">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F29">
         <v>25</v>
       </c>
       <c r="G29">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H29">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I29">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J29">
-        <v>12</v>
+        <v>12.99</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>1200</v>
+        <v>1299</v>
       </c>
       <c r="M29">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30" t="s">
         <v>71</v>
       </c>
       <c r="C30">
         <v>777</v>
       </c>
       <c r="D30">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E30">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F30">
         <v>25</v>
       </c>
       <c r="G30">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H30">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I30">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J30">
         <v>3</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>300</v>
       </c>
       <c r="M30">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="N30">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O30">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="P30">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>72</v>
       </c>
       <c r="B31" t="s">
         <v>73</v>
       </c>
       <c r="C31">
         <v>1350</v>
       </c>
       <c r="D31">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E31">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F31">
         <v>25</v>
       </c>
       <c r="G31">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H31">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I31">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J31">
         <v>13.5</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>1350</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>74</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32">
         <v>977</v>
       </c>
       <c r="D32">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E32">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F32">
         <v>25</v>
       </c>
       <c r="G32">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H32">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I32">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J32">
         <v>9.77</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>977</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
         <v>0</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
       <c r="C33">
         <v>1600</v>
       </c>
       <c r="D33">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E33">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F33">
         <v>25</v>
       </c>
       <c r="G33">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H33">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I33">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J33">
         <v>16</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>1600</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="C34">
         <v>1500</v>
       </c>
       <c r="D34">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E34">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F34">
         <v>25</v>
       </c>
       <c r="G34">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H34">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I34">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J34">
         <v>15</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>1500</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35">
         <v>1600</v>
       </c>
       <c r="D35">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E35">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F35">
         <v>25</v>
       </c>
       <c r="G35">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H35">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I35">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J35">
         <v>16</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>1600</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36">
-        <v>250</v>
+        <v>299</v>
       </c>
       <c r="D36">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E36">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F36">
         <v>25</v>
       </c>
       <c r="G36">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H36">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I36">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J36">
-        <v>2.3</v>
+        <v>1.99</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="M36">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37">
-        <v>1777</v>
+        <v>300</v>
       </c>
       <c r="D37">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E37">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F37">
         <v>25</v>
       </c>
       <c r="G37">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H37">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I37">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J37">
-        <v>2.2</v>
+        <v>1.99</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="M37">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38">
         <v>999</v>
       </c>
       <c r="D38">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E38">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F38">
         <v>25</v>
       </c>
       <c r="G38">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H38">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I38">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J38">
         <v>3</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>300</v>
       </c>
       <c r="M38">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>89</v>
       </c>
       <c r="C39">
         <v>577</v>
       </c>
       <c r="D39">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E39">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F39">
         <v>25</v>
       </c>
       <c r="G39">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H39">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I39">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J39">
         <v>2.34</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>234</v>
       </c>
       <c r="M39">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="N39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
       <c r="P39">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>90</v>
       </c>
       <c r="B40" t="s">
         <v>91</v>
       </c>
       <c r="C40">
         <v>777</v>
       </c>
       <c r="D40">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E40">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F40">
         <v>25</v>
       </c>
       <c r="G40">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H40">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I40">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J40">
         <v>2.09</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>209</v>
       </c>
       <c r="M40">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="N40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P40">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41">
         <v>499</v>
       </c>
       <c r="D41">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E41">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F41">
         <v>25</v>
       </c>
       <c r="G41">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H41">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I41">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J41">
         <v>1.61</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>161</v>
       </c>
       <c r="M41">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="N41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>94</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42">
         <v>799</v>
       </c>
       <c r="D42">
-        <v>50.1</v>
+        <v>22.1</v>
       </c>
       <c r="E42">
-        <v>44.1</v>
+        <v>22.1</v>
       </c>
       <c r="F42">
         <v>25</v>
       </c>
       <c r="G42">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H42">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I42">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J42">
-        <v>7.99</v>
+        <v>2.89</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
-        <v>799</v>
+        <v>289</v>
       </c>
       <c r="M42">
         <v>27</v>
       </c>
       <c r="N42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43">
         <v>1149</v>
       </c>
       <c r="D43">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E43">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F43">
         <v>25</v>
       </c>
       <c r="G43">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H43">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I43">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J43">
-        <v>11.49</v>
+        <v>7.99</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
-        <v>1149</v>
+        <v>799</v>
       </c>
       <c r="M43">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N43">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O43">
         <v>0</v>
       </c>
       <c r="P43">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44">
         <v>977</v>
       </c>
       <c r="D44">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E44">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F44">
         <v>25</v>
       </c>
       <c r="G44">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H44">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I44">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J44">
         <v>2.99</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>299</v>
       </c>
       <c r="M44">
-        <v>33</v>
+        <v>183</v>
       </c>
       <c r="N44">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P44">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45">
         <v>549</v>
       </c>
       <c r="D45">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E45">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F45">
         <v>25</v>
       </c>
       <c r="G45">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H45">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I45">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J45">
         <v>2.3</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>230</v>
       </c>
       <c r="M45">
-        <v>126</v>
+        <v>196</v>
       </c>
       <c r="N45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
       <c r="P45">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46">
         <v>1777</v>
       </c>
       <c r="D46">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E46">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F46">
         <v>25</v>
       </c>
       <c r="G46">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="H46">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I46">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="J46">
-        <v>3</v>
+        <v>17.77</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
-        <v>300</v>
+        <v>1777</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47">
         <v>2777</v>
       </c>
       <c r="D47">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E47">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F47">
         <v>25</v>
       </c>
       <c r="G47">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H47">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I47">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J47">
-        <v>1.59</v>
+        <v>2.49</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="M47">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>107</v>
       </c>
       <c r="C48">
         <v>15777</v>
       </c>
       <c r="D48">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E48">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F48">
         <v>25</v>
       </c>
       <c r="G48">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H48">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I48">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J48">
         <v>157.77</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>15777</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49">
         <v>1800</v>
       </c>
       <c r="D49">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E49">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F49">
         <v>25</v>
       </c>
       <c r="G49">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H49">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I49">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J49">
         <v>18</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>1800</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>111</v>
       </c>
       <c r="C50">
         <v>1400</v>
       </c>
       <c r="D50">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E50">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F50">
         <v>25</v>
       </c>
       <c r="G50">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H50">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I50">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J50">
-        <v>13.05</v>
+        <v>11.99</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
-        <v>1305</v>
+        <v>1199</v>
       </c>
       <c r="M50">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>0</v>
       </c>
       <c r="P50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51">
         <v>777</v>
       </c>
       <c r="D51">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E51">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F51">
         <v>25</v>
       </c>
       <c r="G51">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H51">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I51">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J51">
-        <v>1.97</v>
+        <v>2.85</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
-        <v>197</v>
+        <v>285</v>
       </c>
       <c r="M51">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="P51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52">
         <v>3990</v>
       </c>
       <c r="D52">
         <v>46.1</v>
       </c>
       <c r="E52">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F52">
         <v>25</v>
       </c>
       <c r="G52">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H52">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I52">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J52">
         <v>39.9</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>3990</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52">
         <v>0</v>
       </c>
       <c r="P52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53">
         <v>1100</v>
       </c>
       <c r="D53">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E53">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F53">
         <v>25</v>
       </c>
       <c r="G53">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H53">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I53">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J53">
         <v>11</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1100</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53">
         <v>0</v>
       </c>
       <c r="P53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54">
         <v>1500</v>
       </c>
       <c r="D54">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E54">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F54">
         <v>25</v>
       </c>
       <c r="G54">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H54">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I54">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J54">
         <v>15</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1500</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
         <v>0</v>
       </c>
       <c r="O54">
         <v>0</v>
       </c>
       <c r="P54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55">
         <v>2777</v>
       </c>
       <c r="D55">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E55">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F55">
         <v>25</v>
       </c>
       <c r="G55">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H55">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I55">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J55">
         <v>27.77</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>2777</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
       <c r="P55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56">
         <v>1500</v>
       </c>
       <c r="D56">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E56">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F56">
         <v>25</v>
       </c>
       <c r="G56">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H56">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I56">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J56">
         <v>15</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1500</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57">
         <v>1099</v>
       </c>
       <c r="D57">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E57">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F57">
         <v>25</v>
       </c>
       <c r="G57">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H57">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I57">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J57">
         <v>10.99</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1099</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
       <c r="P57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>126</v>
       </c>
       <c r="B58" t="s">
         <v>127</v>
       </c>
       <c r="C58">
         <v>899</v>
       </c>
       <c r="D58">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E58">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F58">
         <v>25</v>
       </c>
       <c r="G58">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H58">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I58">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J58">
         <v>8.99</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>899</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58"/>
       <c r="P58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>128</v>
       </c>
       <c r="B59" t="s">
         <v>129</v>
       </c>
       <c r="C59">
         <v>1500</v>
       </c>
       <c r="D59">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E59">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F59">
         <v>25</v>
       </c>
       <c r="G59">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H59">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I59">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J59">
         <v>15</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1500</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
       <c r="P59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>130</v>
       </c>
       <c r="B60" t="s">
         <v>131</v>
       </c>
       <c r="C60">
         <v>1400</v>
       </c>
       <c r="D60">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E60">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F60">
         <v>25</v>
       </c>
       <c r="G60">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H60">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I60">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J60">
         <v>14</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>1400</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60">
         <v>0</v>
       </c>
       <c r="P60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>132</v>
       </c>
       <c r="B61" t="s">
         <v>133</v>
       </c>
       <c r="C61">
         <v>899</v>
       </c>
       <c r="D61">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E61">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F61">
         <v>25</v>
       </c>
       <c r="G61">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H61">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I61">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J61">
         <v>8.99</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>899</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61"/>
       <c r="P61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>134</v>
       </c>
       <c r="B62" t="s">
         <v>135</v>
       </c>
       <c r="C62">
         <v>900</v>
       </c>
       <c r="D62">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E62">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F62">
         <v>25</v>
       </c>
       <c r="G62">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H62">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I62">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J62">
         <v>9</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>900</v>
       </c>
       <c r="M62">
         <v>0</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62"/>
       <c r="P62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>136</v>
       </c>
       <c r="B63" t="s">
         <v>137</v>
       </c>
       <c r="C63">
         <v>1777</v>
       </c>
       <c r="D63">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E63">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F63">
         <v>25</v>
       </c>
       <c r="G63">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H63">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I63">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J63">
         <v>17.77</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1777</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63">
         <v>0</v>
       </c>
       <c r="P63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>138</v>
       </c>
       <c r="B64" t="s">
         <v>139</v>
       </c>
       <c r="C64">
         <v>1777</v>
       </c>
       <c r="D64">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E64">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F64">
         <v>25</v>
       </c>
       <c r="G64">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H64">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I64">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J64">
-        <v>3</v>
+        <v>2.49</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
-        <v>300</v>
+        <v>249</v>
       </c>
       <c r="M64">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64">
         <v>0</v>
       </c>
       <c r="P64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>140</v>
       </c>
       <c r="B65" t="s">
         <v>141</v>
       </c>
       <c r="C65">
         <v>720</v>
       </c>
       <c r="D65">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E65">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F65">
         <v>25</v>
       </c>
       <c r="G65">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H65">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I65">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J65">
         <v>7.2</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>720</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65">
         <v>0</v>
       </c>
       <c r="P65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>142</v>
       </c>
       <c r="B66" t="s">
         <v>143</v>
       </c>
       <c r="C66">
         <v>4777</v>
       </c>
       <c r="D66">
         <v>46.1</v>
       </c>
       <c r="E66">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F66">
         <v>25</v>
       </c>
       <c r="G66">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H66">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I66">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J66">
         <v>47.77</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>4777</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66"/>
       <c r="P66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>145</v>
       </c>
       <c r="C67">
         <v>4777</v>
       </c>
       <c r="D67">
         <v>46.1</v>
       </c>
       <c r="E67">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F67">
         <v>25</v>
       </c>
       <c r="G67">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H67">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I67">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J67">
         <v>47.77</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>4777</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67">
         <v>0</v>
       </c>
       <c r="P67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68">
         <v>4777</v>
       </c>
       <c r="D68">
         <v>46.1</v>
       </c>
       <c r="E68">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F68">
         <v>25</v>
       </c>
       <c r="G68">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H68">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I68">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J68">
         <v>47.77</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>4777</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
       <c r="N68">
         <v>0</v>
       </c>
       <c r="O68"/>
       <c r="P68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>149</v>
       </c>
       <c r="C69">
         <v>149</v>
       </c>
       <c r="D69">
-        <v>13.1</v>
+        <v>16.1</v>
       </c>
       <c r="E69">
-        <v>13.1</v>
+        <v>16.1</v>
       </c>
       <c r="F69">
         <v>20</v>
       </c>
       <c r="G69">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H69">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I69">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>100</v>
       </c>
       <c r="M69">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>150</v>
       </c>
       <c r="B70" t="s">
         <v>151</v>
       </c>
       <c r="C70">
         <v>149</v>
       </c>
       <c r="D70">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E70">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F70">
         <v>25</v>
       </c>
       <c r="G70">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H70">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I70">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J70">
         <v>1.37</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>137</v>
       </c>
       <c r="M70">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N70">
         <v>0</v>
       </c>
       <c r="O70">
         <v>0</v>
       </c>
       <c r="P70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>153</v>
       </c>
       <c r="C71">
         <v>149</v>
       </c>
       <c r="D71">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E71">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F71">
         <v>25</v>
       </c>
       <c r="G71">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H71">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I71">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J71">
         <v>1.37</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>137</v>
       </c>
       <c r="M71">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N71">
         <v>0</v>
       </c>
       <c r="O71">
         <v>0</v>
       </c>
       <c r="P71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>154</v>
       </c>
       <c r="B72" t="s">
         <v>155</v>
       </c>
       <c r="C72">
         <v>277</v>
       </c>
       <c r="D72">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E72">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F72">
         <v>25</v>
       </c>
       <c r="G72">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H72">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I72">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J72">
         <v>2.77</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>277</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
         <v>0</v>
       </c>
       <c r="P72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>157</v>
       </c>
       <c r="C73">
         <v>3777</v>
       </c>
       <c r="D73">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E73">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F73">
         <v>25</v>
       </c>
       <c r="G73">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H73">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I73">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J73">
         <v>11.99</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>1199</v>
       </c>
       <c r="M73">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>158</v>
       </c>
       <c r="B74" t="s">
         <v>159</v>
       </c>
       <c r="C74">
         <v>350</v>
       </c>
       <c r="D74">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E74">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F74">
         <v>25</v>
       </c>
       <c r="G74">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H74">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I74">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J74">
         <v>2.3</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>230</v>
       </c>
       <c r="M74">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="N74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O74">
         <v>0</v>
       </c>
       <c r="P74">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>160</v>
       </c>
       <c r="B75" t="s">
         <v>161</v>
       </c>
       <c r="C75">
         <v>1499</v>
       </c>
       <c r="D75">
         <v>46.1</v>
       </c>
       <c r="E75">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F75">
         <v>25</v>
       </c>
       <c r="G75">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H75">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I75">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J75">
         <v>11.49</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>1149</v>
       </c>
       <c r="M75">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75">
         <v>0</v>
       </c>
       <c r="P75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>162</v>
       </c>
       <c r="B76" t="s">
         <v>163</v>
       </c>
       <c r="C76">
         <v>1500</v>
       </c>
       <c r="D76">
         <v>46.1</v>
       </c>
       <c r="E76">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F76">
         <v>25</v>
       </c>
       <c r="G76">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H76">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I76">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J76">
         <v>15</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>1500</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76"/>
       <c r="P76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>164</v>
       </c>
       <c r="B77" t="s">
         <v>165</v>
       </c>
       <c r="C77">
         <v>2777</v>
       </c>
       <c r="D77">
         <v>46.1</v>
       </c>
       <c r="E77">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F77">
         <v>25</v>
       </c>
       <c r="G77">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H77">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I77">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J77">
         <v>11.49</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
         <v>1149</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="P77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>166</v>
       </c>
       <c r="B78" t="s">
         <v>115</v>
       </c>
       <c r="C78">
         <v>3899</v>
       </c>
       <c r="D78">
         <v>46.1</v>
       </c>
       <c r="E78">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F78">
         <v>25</v>
       </c>
       <c r="G78">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H78">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I78">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J78">
         <v>38.99</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>3899</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78">
         <v>0</v>
       </c>
       <c r="P78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>167</v>
       </c>
       <c r="B79" t="s">
         <v>168</v>
       </c>
       <c r="C79">
         <v>5777</v>
       </c>
       <c r="D79">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E79">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F79">
         <v>25</v>
       </c>
       <c r="G79">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H79">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I79">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J79">
         <v>8.99</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>899</v>
       </c>
       <c r="M79">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>169</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80">
-        <v>1500</v>
+        <v>2999</v>
       </c>
       <c r="D80">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E80">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F80">
         <v>25</v>
       </c>
       <c r="G80">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H80">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I80">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J80">
-        <v>9.99</v>
+        <v>10.99</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
-        <v>999</v>
+        <v>1099</v>
       </c>
       <c r="M80">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="N80">
         <v>1</v>
       </c>
       <c r="O80">
         <v>0</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>171</v>
       </c>
       <c r="B81" t="s">
         <v>172</v>
       </c>
       <c r="C81">
         <v>1200</v>
       </c>
       <c r="D81">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E81">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F81">
         <v>25</v>
       </c>
       <c r="G81">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H81">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I81">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J81">
         <v>8.99</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>899</v>
       </c>
       <c r="M81">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="N81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O81">
         <v>0</v>
       </c>
       <c r="P81">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>173</v>
       </c>
       <c r="B82" t="s">
         <v>174</v>
       </c>
       <c r="C82">
-        <v>4777</v>
+        <v>2777</v>
       </c>
       <c r="D82">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E82">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F82">
         <v>25</v>
       </c>
       <c r="G82">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H82">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I82">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J82">
-        <v>8.99</v>
+        <v>12.99</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
-        <v>899</v>
+        <v>1299</v>
       </c>
       <c r="M82">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
         <v>0</v>
       </c>
       <c r="P82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>175</v>
       </c>
       <c r="B83" t="s">
         <v>176</v>
       </c>
       <c r="C83">
-        <v>1100</v>
+        <v>1499</v>
       </c>
       <c r="D83">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E83">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F83">
         <v>25</v>
       </c>
       <c r="G83">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H83">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I83">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J83">
-        <v>9.99</v>
+        <v>12.18</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
-        <v>999</v>
+        <v>1218</v>
       </c>
       <c r="M83">
-        <v>162</v>
+        <v>93</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>0</v>
       </c>
       <c r="P83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>177</v>
       </c>
       <c r="B84" t="s">
         <v>178</v>
       </c>
       <c r="C84">
         <v>8777</v>
       </c>
       <c r="D84">
         <v>46.1</v>
       </c>
       <c r="E84">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F84">
         <v>25</v>
       </c>
       <c r="G84">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H84">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I84">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J84">
         <v>87.77</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>8777</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>0</v>
       </c>
       <c r="P84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>179</v>
       </c>
       <c r="B85" t="s">
         <v>180</v>
       </c>
       <c r="C85">
         <v>999</v>
       </c>
       <c r="D85">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E85">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F85">
         <v>25</v>
       </c>
       <c r="G85">
-        <v>29.48</v>
+        <v>90</v>
       </c>
       <c r="H85">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I85">
-        <v>29.48</v>
+        <v>90</v>
       </c>
       <c r="J85">
+        <v>2.49</v>
+      </c>
+      <c r="K85">
+        <v>0</v>
+      </c>
+      <c r="L85">
+        <v>249</v>
+      </c>
+      <c r="M85">
         <v>3</v>
       </c>
-      <c r="K85">
-[...7 lines deleted...]
-      </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>181</v>
       </c>
       <c r="B86" t="s">
         <v>182</v>
       </c>
       <c r="C86">
-        <v>5777</v>
+        <v>1399</v>
       </c>
       <c r="D86">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E86">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F86">
         <v>25</v>
       </c>
       <c r="G86">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H86">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I86">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J86">
-        <v>8.99</v>
+        <v>13.99</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
-        <v>899</v>
+        <v>1399</v>
       </c>
       <c r="M86">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="N86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O86">
         <v>0</v>
       </c>
       <c r="P86">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>183</v>
       </c>
       <c r="B87" t="s">
         <v>184</v>
       </c>
       <c r="C87">
         <v>1800</v>
       </c>
       <c r="D87">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E87">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F87">
         <v>25</v>
       </c>
       <c r="G87">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H87">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I87">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J87">
         <v>18</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1800</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
         <v>0</v>
       </c>
       <c r="P87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>185</v>
       </c>
       <c r="B88" t="s">
         <v>186</v>
       </c>
       <c r="C88">
-        <v>1777</v>
+        <v>899</v>
       </c>
       <c r="D88">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="E88">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="F88">
         <v>25</v>
       </c>
       <c r="G88">
-        <v>23.38</v>
+        <v>205</v>
       </c>
       <c r="H88">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I88">
-        <v>23.38</v>
+        <v>205</v>
       </c>
       <c r="J88">
-        <v>2.59</v>
+        <v>8.99</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
-        <v>259</v>
+        <v>899</v>
       </c>
       <c r="M88">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="P88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>187</v>
       </c>
       <c r="B89" t="s">
         <v>188</v>
       </c>
       <c r="C89">
         <v>1177</v>
       </c>
       <c r="D89">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E89">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F89">
         <v>25</v>
       </c>
       <c r="G89">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H89">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I89">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J89">
-        <v>2.49</v>
+        <v>2.99</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="M89">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="N89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O89">
         <v>0</v>
       </c>
       <c r="P89">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>189</v>
       </c>
       <c r="B90" t="s">
         <v>190</v>
       </c>
       <c r="C90">
         <v>500</v>
       </c>
       <c r="D90">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E90">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F90">
         <v>25</v>
       </c>
       <c r="G90">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H90">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I90">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J90">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="M90">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="N90">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O90">
         <v>0</v>
       </c>
       <c r="P90">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>191</v>
       </c>
       <c r="B91" t="s">
         <v>192</v>
       </c>
       <c r="C91">
         <v>1000</v>
       </c>
       <c r="D91">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E91">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F91">
         <v>25</v>
       </c>
       <c r="G91">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H91">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I91">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J91">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="M91">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="N91">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O91">
         <v>0</v>
       </c>
       <c r="P91">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>193</v>
       </c>
       <c r="B92" t="s">
         <v>194</v>
       </c>
       <c r="C92">
         <v>500</v>
       </c>
       <c r="D92">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E92">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F92">
         <v>25</v>
       </c>
       <c r="G92">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H92">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I92">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J92">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="M92">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
         <v>0</v>
       </c>
       <c r="P92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>195</v>
       </c>
       <c r="B93" t="s">
         <v>196</v>
       </c>
       <c r="C93">
         <v>11777</v>
       </c>
       <c r="D93">
         <v>46.1</v>
       </c>
       <c r="E93">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F93">
         <v>25</v>
       </c>
       <c r="G93">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H93">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I93">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J93">
         <v>117.77</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>11777</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
         <v>0</v>
       </c>
       <c r="P93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>197</v>
       </c>
       <c r="B94" t="s">
         <v>198</v>
       </c>
       <c r="C94">
         <v>449</v>
       </c>
       <c r="D94">
         <v>46.1</v>
       </c>
       <c r="E94">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F94">
         <v>25</v>
       </c>
       <c r="G94">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H94">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I94">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J94">
         <v>4.49</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>449</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
         <v>0</v>
       </c>
       <c r="P94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>199</v>
       </c>
       <c r="B95" t="s">
         <v>200</v>
       </c>
       <c r="C95">
         <v>4777</v>
       </c>
       <c r="D95">
         <v>46.1</v>
       </c>
       <c r="E95">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F95">
         <v>25</v>
       </c>
       <c r="G95">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H95">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I95">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J95">
         <v>47.77</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>4777</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
         <v>0</v>
       </c>
       <c r="P95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>201</v>
       </c>
       <c r="B96" t="s">
         <v>202</v>
       </c>
       <c r="C96">
         <v>4777</v>
       </c>
       <c r="D96">
         <v>46.1</v>
       </c>
       <c r="E96">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F96">
         <v>25</v>
       </c>
       <c r="G96">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H96">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I96">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J96">
         <v>47.77</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>4777</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96"/>
       <c r="P96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>203</v>
       </c>
       <c r="B97" t="s">
         <v>204</v>
       </c>
       <c r="C97">
         <v>4777</v>
       </c>
       <c r="D97">
         <v>46.1</v>
       </c>
       <c r="E97">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F97">
         <v>25</v>
       </c>
       <c r="G97">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H97">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I97">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J97">
         <v>47.77</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>4777</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97"/>
       <c r="P97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>205</v>
       </c>
       <c r="B98" t="s">
         <v>206</v>
       </c>
       <c r="C98">
         <v>1200</v>
       </c>
       <c r="D98">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E98">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F98">
         <v>25</v>
       </c>
       <c r="G98">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H98">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I98">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J98">
         <v>9.99</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>999</v>
       </c>
       <c r="M98">
+        <v>17</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+      <c r="O98">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>207</v>
       </c>
       <c r="B99" t="s">
         <v>208</v>
       </c>
       <c r="C99">
         <v>1340</v>
       </c>
       <c r="D99">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E99">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F99">
         <v>25</v>
       </c>
       <c r="G99">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H99">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I99">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J99">
         <v>10.42</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>1042</v>
       </c>
       <c r="M99">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99">
         <v>0</v>
       </c>
       <c r="P99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>209</v>
       </c>
       <c r="B100" t="s">
         <v>210</v>
       </c>
       <c r="C100">
         <v>1777</v>
       </c>
       <c r="D100">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E100">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F100">
         <v>25</v>
       </c>
       <c r="G100">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H100">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I100">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J100">
         <v>13.5</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>1350</v>
       </c>
       <c r="M100">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100">
         <v>0</v>
       </c>
       <c r="P100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>211</v>
       </c>
       <c r="B101" t="s">
         <v>212</v>
       </c>
       <c r="C101">
         <v>1500</v>
       </c>
       <c r="D101">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E101">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F101">
         <v>25</v>
       </c>
       <c r="G101">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H101">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I101">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J101">
-        <v>14.14</v>
+        <v>15</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
-        <v>1414</v>
+        <v>1500</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
       <c r="O101">
         <v>0</v>
       </c>
       <c r="P101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>213</v>
       </c>
       <c r="B102" t="s">
         <v>214</v>
       </c>
       <c r="C102">
         <v>2000</v>
       </c>
       <c r="D102">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E102">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F102">
         <v>25</v>
       </c>
       <c r="G102">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H102">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I102">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J102">
         <v>14</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>1400</v>
       </c>
       <c r="M102">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="N102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O102">
         <v>0</v>
       </c>
       <c r="P102">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>215</v>
       </c>
       <c r="B103" t="s">
         <v>216</v>
       </c>
       <c r="C103">
         <v>2777</v>
       </c>
       <c r="D103">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E103">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F103">
         <v>25</v>
       </c>
       <c r="G103">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H103">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I103">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J103">
         <v>27.77</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>2777</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
       <c r="O103">
         <v>0</v>
       </c>
       <c r="P103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>217</v>
       </c>
       <c r="B104" t="s">
         <v>216</v>
       </c>
       <c r="C104">
         <v>2000</v>
       </c>
       <c r="D104">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E104">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F104">
         <v>25</v>
       </c>
       <c r="G104">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H104">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I104">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J104">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
-        <v>1300</v>
+        <v>2000</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
         <v>0</v>
       </c>
       <c r="O104">
         <v>0</v>
       </c>
       <c r="P104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>218</v>
       </c>
       <c r="B105" t="s">
         <v>219</v>
       </c>
       <c r="C105">
         <v>5777</v>
       </c>
       <c r="D105">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E105">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F105">
         <v>25</v>
       </c>
       <c r="G105">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H105">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I105">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J105">
         <v>18.71</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>1871</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
       <c r="N105">
         <v>0</v>
       </c>
       <c r="O105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>220</v>
       </c>
       <c r="B106" t="s">
         <v>221</v>
       </c>
       <c r="C106">
         <v>1900</v>
       </c>
       <c r="D106">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E106">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F106">
         <v>25</v>
       </c>
       <c r="G106">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H106">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I106">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J106">
-        <v>15.99</v>
+        <v>11.49</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
-        <v>1599</v>
+        <v>1149</v>
       </c>
       <c r="M106">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N106">
         <v>0</v>
       </c>
       <c r="O106">
         <v>0</v>
       </c>
       <c r="P106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>222</v>
       </c>
       <c r="B107" t="s">
         <v>223</v>
       </c>
       <c r="C107">
         <v>2777</v>
       </c>
       <c r="D107">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E107">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F107">
         <v>25</v>
       </c>
       <c r="G107">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H107">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I107">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J107">
         <v>16</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>1600</v>
       </c>
       <c r="M107">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N107">
         <v>0</v>
       </c>
       <c r="O107">
         <v>0</v>
       </c>
       <c r="P107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>224</v>
       </c>
       <c r="B108" t="s">
         <v>225</v>
       </c>
       <c r="C108">
         <v>3500</v>
       </c>
       <c r="D108">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E108">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F108">
         <v>25</v>
       </c>
       <c r="G108">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H108">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I108">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J108">
-        <v>32.28</v>
+        <v>35</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
-        <v>3228</v>
+        <v>3500</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
       <c r="N108">
         <v>0</v>
       </c>
       <c r="O108">
         <v>0</v>
       </c>
       <c r="P108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>226</v>
       </c>
       <c r="B109" t="s">
         <v>227</v>
       </c>
       <c r="C109">
         <v>2777</v>
       </c>
       <c r="D109">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E109">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F109">
         <v>25</v>
       </c>
       <c r="G109">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H109">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I109">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J109">
         <v>27.77</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>2777</v>
       </c>
       <c r="M109">
         <v>0</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
       <c r="O109">
         <v>0</v>
       </c>
       <c r="P109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>228</v>
       </c>
       <c r="B110" t="s">
         <v>229</v>
       </c>
       <c r="C110">
         <v>1300</v>
       </c>
       <c r="D110">
         <v>46.1</v>
       </c>
       <c r="E110">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F110">
         <v>25</v>
       </c>
       <c r="G110">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H110">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I110">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J110">
         <v>11.99</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>1199</v>
       </c>
       <c r="M110">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N110">
         <v>0</v>
       </c>
       <c r="O110">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="P110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>230</v>
       </c>
       <c r="B111" t="s">
         <v>231</v>
       </c>
       <c r="C111">
         <v>777</v>
       </c>
       <c r="D111">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E111">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F111">
         <v>25</v>
       </c>
       <c r="G111">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H111">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I111">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J111">
-        <v>1.99</v>
+        <v>2.19</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="M111">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
       <c r="O111">
         <v>0</v>
       </c>
       <c r="P111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>232</v>
       </c>
       <c r="B112" t="s">
         <v>233</v>
       </c>
       <c r="C112">
         <v>877</v>
       </c>
       <c r="D112">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E112">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F112">
         <v>25</v>
       </c>
       <c r="G112">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H112">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I112">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J112">
-        <v>2.49</v>
+        <v>2.99</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="M112">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="N112">
         <v>0</v>
       </c>
       <c r="O112">
         <v>0</v>
       </c>
       <c r="P112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>234</v>
       </c>
       <c r="B113" t="s">
         <v>235</v>
       </c>
       <c r="C113">
         <v>31000</v>
       </c>
       <c r="D113">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E113">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F113">
         <v>25</v>
       </c>
       <c r="G113">
-        <v>399</v>
+        <v>446</v>
       </c>
       <c r="H113">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I113">
-        <v>399</v>
+        <v>446</v>
       </c>
       <c r="J113">
-        <v>195</v>
+        <v>310</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
-        <v>19500</v>
+        <v>31000</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
       <c r="O113"/>
       <c r="P113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>236</v>
       </c>
       <c r="B114" t="s">
         <v>237</v>
       </c>
       <c r="C114">
         <v>749</v>
       </c>
       <c r="D114">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E114">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F114">
         <v>25</v>
       </c>
       <c r="G114">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H114">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I114">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J114">
         <v>7.49</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>749</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
       <c r="O114">
         <v>0</v>
       </c>
       <c r="P114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>238</v>
       </c>
       <c r="B115" t="s">
         <v>239</v>
       </c>
       <c r="C115">
         <v>684</v>
       </c>
       <c r="D115">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E115">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F115">
         <v>25</v>
       </c>
       <c r="G115">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H115">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I115">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J115">
         <v>6.84</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>684</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115">
         <v>0</v>
       </c>
       <c r="P115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>240</v>
       </c>
       <c r="B116" t="s">
         <v>241</v>
       </c>
       <c r="C116">
         <v>1600</v>
       </c>
       <c r="D116">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E116">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F116">
         <v>25</v>
       </c>
       <c r="G116">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H116">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I116">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J116">
         <v>16</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>1600</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116">
         <v>0</v>
       </c>
       <c r="P116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>242</v>
       </c>
       <c r="B117" t="s">
         <v>243</v>
       </c>
       <c r="C117">
         <v>964</v>
       </c>
       <c r="D117">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E117">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F117">
         <v>25</v>
       </c>
       <c r="G117">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H117">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I117">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J117">
         <v>9.64</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>964</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117">
         <v>0</v>
       </c>
       <c r="P117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>244</v>
       </c>
       <c r="B118" t="s">
         <v>245</v>
       </c>
       <c r="C118">
         <v>1600</v>
       </c>
       <c r="D118">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E118">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F118">
         <v>25</v>
       </c>
       <c r="G118">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H118">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I118">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J118">
-        <v>11.21</v>
+        <v>16</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
-        <v>1121</v>
+        <v>1600</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118">
         <v>0</v>
       </c>
       <c r="P118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>246</v>
       </c>
       <c r="B119" t="s">
         <v>141</v>
       </c>
       <c r="C119">
         <v>8777</v>
       </c>
       <c r="D119">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E119">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F119">
         <v>25</v>
       </c>
       <c r="G119">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H119">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I119">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J119">
-        <v>11</v>
+        <v>87.77</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
-        <v>1100</v>
+        <v>8777</v>
       </c>
       <c r="M119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119">
         <v>0</v>
       </c>
       <c r="P119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>247</v>
       </c>
       <c r="B120" t="s">
         <v>248</v>
       </c>
       <c r="C120">
         <v>777</v>
       </c>
       <c r="D120">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E120">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F120">
         <v>25</v>
       </c>
       <c r="G120">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H120">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I120">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J120">
         <v>2.49</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>249</v>
       </c>
       <c r="M120">
         <v>50</v>
       </c>
       <c r="N120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O120">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="P120">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>249</v>
       </c>
       <c r="B121" t="s">
         <v>250</v>
       </c>
       <c r="C121">
         <v>3000</v>
       </c>
       <c r="D121">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E121">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F121">
         <v>25</v>
       </c>
       <c r="G121">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H121">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I121">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J121">
         <v>30</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>3000</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
       <c r="N121">
         <v>0</v>
       </c>
       <c r="O121">
         <v>0</v>
       </c>
       <c r="P121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>251</v>
       </c>
       <c r="B122" t="s">
         <v>252</v>
       </c>
       <c r="C122">
         <v>350</v>
       </c>
       <c r="D122">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E122">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F122">
         <v>25</v>
       </c>
       <c r="G122">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H122">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I122">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J122">
-        <v>2.1</v>
+        <v>1.99</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="M122">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
       <c r="O122">
         <v>0</v>
       </c>
       <c r="P122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>253</v>
       </c>
       <c r="B123" t="s">
         <v>252</v>
       </c>
       <c r="C123">
         <v>399</v>
       </c>
       <c r="D123">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E123">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F123">
         <v>25</v>
       </c>
       <c r="G123">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H123">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I123">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J123">
         <v>1.99</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>199</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
       <c r="O123">
         <v>0</v>
       </c>
       <c r="P123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>254</v>
       </c>
       <c r="B124" t="s">
         <v>255</v>
       </c>
       <c r="C124">
         <v>300</v>
       </c>
       <c r="D124">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E124">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F124">
         <v>25</v>
       </c>
       <c r="G124">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H124">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I124">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J124">
-        <v>2.68</v>
+        <v>2.38</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="M124">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
       <c r="O124">
         <v>0</v>
       </c>
       <c r="P124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>256</v>
       </c>
       <c r="B125" t="s">
         <v>257</v>
       </c>
       <c r="C125">
-        <v>549</v>
+        <v>679</v>
       </c>
       <c r="D125">
         <v>46.1</v>
       </c>
       <c r="E125">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F125">
         <v>25</v>
       </c>
       <c r="G125">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H125">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I125">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J125">
-        <v>5.49</v>
+        <v>6.79</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
-        <v>549</v>
+        <v>679</v>
       </c>
       <c r="M125">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="N125">
         <v>1</v>
       </c>
       <c r="O125">
         <v>0</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>258</v>
       </c>
       <c r="B126" t="s">
         <v>259</v>
       </c>
       <c r="C126">
         <v>877</v>
       </c>
       <c r="D126">
         <v>46.1</v>
       </c>
       <c r="E126">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F126">
         <v>25</v>
       </c>
       <c r="G126">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H126">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I126">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J126">
-        <v>6.39</v>
+        <v>6.89</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
-        <v>639</v>
+        <v>689</v>
       </c>
       <c r="M126">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
       <c r="O126">
         <v>0</v>
       </c>
       <c r="P126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>260</v>
       </c>
       <c r="B127" t="s">
         <v>261</v>
       </c>
       <c r="C127">
         <v>1777</v>
       </c>
       <c r="D127">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E127">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F127">
         <v>25</v>
       </c>
       <c r="G127">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H127">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I127">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J127">
-        <v>15</v>
+        <v>17.77</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
-        <v>1500</v>
+        <v>1777</v>
       </c>
       <c r="M127">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N127">
         <v>0</v>
       </c>
       <c r="O127">
         <v>0</v>
       </c>
       <c r="P127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>262</v>
       </c>
       <c r="B128" t="s">
         <v>263</v>
       </c>
       <c r="C128">
         <v>799</v>
       </c>
       <c r="D128">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E128">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F128">
         <v>25</v>
       </c>
       <c r="G128">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H128">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I128">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J128">
         <v>7.99</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>799</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
       <c r="N128">
         <v>0</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="P128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>264</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129">
         <v>2600</v>
       </c>
       <c r="D129">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E129">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F129">
         <v>25</v>
       </c>
       <c r="G129">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H129">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I129">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J129">
         <v>26</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>2600</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
       <c r="N129">
         <v>0</v>
       </c>
       <c r="O129">
         <v>0</v>
       </c>
       <c r="P129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>266</v>
       </c>
       <c r="B130" t="s">
         <v>267</v>
       </c>
       <c r="C130">
         <v>4100</v>
       </c>
       <c r="D130">
         <v>46.1</v>
       </c>
       <c r="E130">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F130">
         <v>25</v>
       </c>
       <c r="G130">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H130">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I130">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J130">
         <v>41</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>4100</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
       <c r="O130">
         <v>0</v>
       </c>
       <c r="P130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>268</v>
       </c>
       <c r="B131" t="s">
         <v>269</v>
       </c>
       <c r="C131">
         <v>1777</v>
       </c>
       <c r="D131">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E131">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F131">
         <v>25</v>
       </c>
       <c r="G131">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H131">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I131">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J131">
         <v>17.77</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>1777</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
       <c r="N131">
         <v>0</v>
       </c>
       <c r="O131">
         <v>0</v>
       </c>
       <c r="P131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>270</v>
       </c>
       <c r="B132" t="s">
         <v>271</v>
       </c>
       <c r="C132">
         <v>900</v>
       </c>
       <c r="D132">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E132">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F132">
         <v>25</v>
       </c>
       <c r="G132">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H132">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I132">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J132">
         <v>9</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>900</v>
       </c>
       <c r="M132">
         <v>0</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
       <c r="O132">
         <v>0</v>
       </c>
       <c r="P132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>272</v>
       </c>
       <c r="B133" t="s">
         <v>273</v>
       </c>
       <c r="C133">
         <v>3777</v>
       </c>
       <c r="D133">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E133">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F133">
         <v>25</v>
       </c>
       <c r="G133">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H133">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I133">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J133">
         <v>37.77</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>3777</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
       <c r="O133">
         <v>0</v>
       </c>
       <c r="P133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>274</v>
       </c>
       <c r="B134" t="s">
         <v>275</v>
       </c>
       <c r="C134">
         <v>500</v>
       </c>
       <c r="D134">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E134">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F134">
         <v>25</v>
       </c>
       <c r="G134">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H134">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I134">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J134">
         <v>5</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>500</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
       <c r="O134">
         <v>0</v>
       </c>
       <c r="P134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>276</v>
       </c>
       <c r="B135" t="s">
         <v>277</v>
       </c>
       <c r="C135">
         <v>777</v>
       </c>
       <c r="D135">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E135">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F135">
         <v>25</v>
       </c>
       <c r="G135">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H135">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I135">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J135">
-        <v>2.49</v>
+        <v>2.48</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="M135">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="N135">
         <v>0</v>
       </c>
       <c r="O135">
         <v>0</v>
       </c>
       <c r="P135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136">
         <v>2777</v>
       </c>
       <c r="D136">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E136">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F136">
         <v>25</v>
       </c>
       <c r="G136">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="H136">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I136">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="J136">
-        <v>2.49</v>
+        <v>27.77</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
-        <v>249</v>
+        <v>2777</v>
       </c>
       <c r="M136">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="N136">
         <v>0</v>
       </c>
       <c r="O136">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>280</v>
       </c>
       <c r="B137" t="s">
         <v>279</v>
       </c>
       <c r="C137">
         <v>1777</v>
       </c>
       <c r="D137">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E137">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F137">
         <v>25</v>
       </c>
       <c r="G137">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H137">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I137">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J137">
-        <v>2.49</v>
+        <v>2.39</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="M137">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="N137">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O137">
         <v>0</v>
       </c>
       <c r="P137">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>281</v>
       </c>
       <c r="B138" t="s">
         <v>275</v>
       </c>
       <c r="C138">
         <v>777</v>
       </c>
       <c r="D138">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E138">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F138">
         <v>25</v>
       </c>
       <c r="G138">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H138">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I138">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J138">
-        <v>2.49</v>
+        <v>2.48</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="M138">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="N138">
         <v>0</v>
       </c>
       <c r="O138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>282</v>
       </c>
       <c r="B139" t="s">
         <v>275</v>
       </c>
       <c r="C139">
         <v>1777</v>
       </c>
       <c r="D139">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E139">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F139">
         <v>25</v>
       </c>
       <c r="G139">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="H139">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I139">
-        <v>21.35</v>
+        <v>192</v>
       </c>
       <c r="J139">
-        <v>2.49</v>
+        <v>17.77</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
-        <v>249</v>
+        <v>1777</v>
       </c>
       <c r="M139">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
       <c r="O139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>283</v>
       </c>
       <c r="B140" t="s">
         <v>284</v>
       </c>
       <c r="C140">
         <v>8777</v>
       </c>
       <c r="D140">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E140">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F140">
         <v>25</v>
       </c>
       <c r="G140">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H140">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I140">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J140">
         <v>87.77</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
         <v>8777</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
       <c r="N140">
         <v>0</v>
       </c>
       <c r="O140">
         <v>0</v>
       </c>
       <c r="P140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>285</v>
       </c>
       <c r="B141" t="s">
         <v>286</v>
       </c>
       <c r="C141">
         <v>799</v>
       </c>
       <c r="D141">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E141">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F141">
         <v>25</v>
       </c>
       <c r="G141">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H141">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I141">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J141">
         <v>7.99</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>799</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
       <c r="N141">
         <v>0</v>
       </c>
       <c r="O141">
         <v>0</v>
       </c>
       <c r="P141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>287</v>
       </c>
       <c r="B142" t="s">
         <v>288</v>
       </c>
       <c r="C142">
         <v>1777</v>
       </c>
       <c r="D142">
-        <v>13.1</v>
+        <v>51.1</v>
       </c>
       <c r="E142">
-        <v>13.1</v>
+        <v>51.1</v>
       </c>
       <c r="F142">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G142">
-        <v>26.43</v>
+        <v>254</v>
       </c>
       <c r="H142">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I142">
-        <v>26.43</v>
+        <v>254</v>
       </c>
       <c r="J142">
-        <v>1</v>
+        <v>17.77</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
-        <v>100</v>
+        <v>1777</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
         <v>0</v>
       </c>
       <c r="O142">
         <v>0</v>
       </c>
       <c r="P142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>289</v>
       </c>
       <c r="B143" t="s">
         <v>290</v>
       </c>
       <c r="C143">
         <v>2377</v>
       </c>
       <c r="D143">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E143">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F143">
         <v>25</v>
       </c>
       <c r="G143">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H143">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I143">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J143">
         <v>23.77</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>2377</v>
       </c>
       <c r="M143">
         <v>0</v>
       </c>
       <c r="N143">
         <v>0</v>
       </c>
       <c r="O143">
         <v>0</v>
       </c>
       <c r="P143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>291</v>
       </c>
       <c r="B144" t="s">
         <v>292</v>
       </c>
       <c r="C144">
         <v>1777</v>
       </c>
       <c r="D144">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="E144">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="F144">
         <v>25</v>
       </c>
       <c r="G144">
-        <v>23.38</v>
+        <v>205</v>
       </c>
       <c r="H144">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I144">
-        <v>23.38</v>
+        <v>205</v>
       </c>
       <c r="J144">
-        <v>1.99</v>
+        <v>17.77</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
-        <v>199</v>
+        <v>1777</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
       <c r="N144">
         <v>0</v>
       </c>
       <c r="O144">
         <v>0</v>
       </c>
       <c r="P144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>293</v>
       </c>
       <c r="B145" t="s">
         <v>294</v>
       </c>
       <c r="C145">
         <v>1777</v>
       </c>
       <c r="D145">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E145">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F145">
         <v>25</v>
       </c>
       <c r="G145">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H145">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I145">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J145">
         <v>17.77</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>1777</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
       <c r="N145">
         <v>0</v>
       </c>
       <c r="O145">
         <v>0</v>
       </c>
       <c r="P145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>295</v>
       </c>
       <c r="B146" t="s">
         <v>296</v>
       </c>
       <c r="C146">
         <v>2777</v>
       </c>
       <c r="D146">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E146">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F146">
         <v>25</v>
       </c>
       <c r="G146">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H146">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I146">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J146">
         <v>27.77</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
         <v>2777</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
       <c r="N146">
         <v>0</v>
       </c>
       <c r="O146">
         <v>0</v>
       </c>
       <c r="P146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>297</v>
       </c>
       <c r="B147" t="s">
         <v>298</v>
       </c>
       <c r="C147">
         <v>4600</v>
       </c>
       <c r="D147">
         <v>46.1</v>
       </c>
       <c r="E147">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F147">
         <v>25</v>
       </c>
       <c r="G147">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H147">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I147">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J147">
         <v>46</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>4600</v>
       </c>
       <c r="M147">
         <v>0</v>
       </c>
       <c r="N147">
         <v>0</v>
       </c>
       <c r="O147">
         <v>0</v>
       </c>
       <c r="P147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>299</v>
       </c>
       <c r="B148" t="s">
         <v>300</v>
       </c>
       <c r="C148">
         <v>1177</v>
       </c>
       <c r="D148">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E148">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F148">
         <v>25</v>
       </c>
       <c r="G148">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H148">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I148">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J148">
         <v>11</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>1100</v>
       </c>
       <c r="M148">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="N148">
         <v>0</v>
       </c>
       <c r="O148">
         <v>0</v>
       </c>
       <c r="P148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>301</v>
       </c>
       <c r="B149" t="s">
         <v>302</v>
       </c>
       <c r="C149">
         <v>1777</v>
       </c>
       <c r="D149">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E149">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F149">
         <v>25</v>
       </c>
       <c r="G149">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H149">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I149">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J149">
         <v>17.77</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>1777</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
       <c r="N149">
         <v>0</v>
       </c>
       <c r="O149">
         <v>0</v>
       </c>
       <c r="P149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>303</v>
       </c>
       <c r="B150" t="s">
         <v>304</v>
       </c>
       <c r="C150">
         <v>499</v>
       </c>
       <c r="D150">
         <v>46.1</v>
       </c>
       <c r="E150">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F150">
         <v>25</v>
       </c>
       <c r="G150">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H150">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I150">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J150">
         <v>4.99</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>499</v>
       </c>
       <c r="M150">
         <v>0</v>
       </c>
       <c r="N150">
         <v>0</v>
       </c>
       <c r="O150">
         <v>0</v>
       </c>
       <c r="P150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>305</v>
       </c>
       <c r="B151" t="s">
         <v>306</v>
       </c>
       <c r="C151">
         <v>3000</v>
       </c>
       <c r="D151">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E151">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F151">
         <v>25</v>
       </c>
       <c r="G151">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H151">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I151">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J151">
-        <v>13.99</v>
+        <v>10.49</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
-        <v>1399</v>
+        <v>1049</v>
       </c>
       <c r="M151">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="N151">
         <v>0</v>
       </c>
       <c r="O151">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>307</v>
       </c>
       <c r="B152" t="s">
         <v>308</v>
       </c>
       <c r="C152">
         <v>3000</v>
       </c>
       <c r="D152">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E152">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F152">
         <v>25</v>
       </c>
       <c r="G152">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H152">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I152">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J152">
         <v>19.99</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>1999</v>
       </c>
       <c r="M152">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N152">
         <v>0</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="P152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>309</v>
       </c>
       <c r="B153" t="s">
         <v>310</v>
       </c>
       <c r="C153">
         <v>3299</v>
       </c>
       <c r="D153">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E153">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F153">
         <v>25</v>
       </c>
       <c r="G153">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H153">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I153">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J153">
         <v>15.99</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>1599</v>
       </c>
       <c r="M153">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="N153">
         <v>0</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="P153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>311</v>
       </c>
       <c r="B154" t="s">
         <v>312</v>
       </c>
       <c r="C154">
         <v>3777</v>
       </c>
       <c r="D154">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E154">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F154">
         <v>25</v>
       </c>
       <c r="G154">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H154">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I154">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J154">
         <v>37.77</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>3777</v>
       </c>
       <c r="M154">
         <v>0</v>
       </c>
       <c r="N154">
         <v>0</v>
       </c>
       <c r="O154">
         <v>0</v>
       </c>
       <c r="P154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>313</v>
       </c>
       <c r="B155" t="s">
         <v>314</v>
       </c>
       <c r="C155">
         <v>1777</v>
       </c>
       <c r="D155">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E155">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F155">
         <v>25</v>
       </c>
       <c r="G155">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="H155">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I155">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="J155">
         <v>17.77</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>1777</v>
       </c>
       <c r="M155">
         <v>0</v>
       </c>
       <c r="N155">
         <v>0</v>
       </c>
       <c r="O155">
         <v>0</v>
       </c>
       <c r="P155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>315</v>
       </c>
       <c r="B156" t="s">
         <v>316</v>
       </c>
       <c r="C156">
         <v>1200</v>
       </c>
       <c r="D156">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E156">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F156">
         <v>25</v>
       </c>
       <c r="G156">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="H156">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I156">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="J156">
         <v>12</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>1200</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
       <c r="N156">
         <v>0</v>
       </c>
       <c r="O156">
         <v>0</v>
       </c>
       <c r="P156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>317</v>
       </c>
       <c r="B157" t="s">
         <v>318</v>
       </c>
       <c r="C157">
         <v>2777</v>
       </c>
       <c r="D157">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E157">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F157">
         <v>25</v>
       </c>
       <c r="G157">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H157">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I157">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J157">
         <v>17.99</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>1799</v>
       </c>
       <c r="M157">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="N157">
         <v>0</v>
       </c>
       <c r="O157">
         <v>0</v>
       </c>
       <c r="P157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>319</v>
       </c>
       <c r="B158" t="s">
         <v>320</v>
       </c>
       <c r="C158">
         <v>1777</v>
       </c>
       <c r="D158">
-        <v>47.1</v>
+        <v>46.1</v>
       </c>
       <c r="E158">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="F158">
         <v>25</v>
       </c>
       <c r="G158">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H158">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I158">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J158">
         <v>17.77</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>1777</v>
       </c>
       <c r="M158">
         <v>0</v>
       </c>
       <c r="N158">
         <v>0</v>
       </c>
       <c r="O158">
         <v>0</v>
       </c>
       <c r="P158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>321</v>
       </c>
       <c r="B159" t="s">
         <v>322</v>
       </c>
       <c r="C159">
         <v>8777</v>
       </c>
       <c r="D159">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E159">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F159">
         <v>25</v>
       </c>
       <c r="G159">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H159">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I159">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J159">
         <v>14.99</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
         <v>1499</v>
       </c>
       <c r="M159">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="N159">
         <v>0</v>
       </c>
       <c r="O159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>323</v>
       </c>
       <c r="B160" t="s">
         <v>324</v>
       </c>
       <c r="C160">
         <v>4777</v>
       </c>
       <c r="D160">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E160">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F160">
         <v>25</v>
       </c>
       <c r="G160">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H160">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I160">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J160">
-        <v>14.99</v>
+        <v>16.99</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
-        <v>1499</v>
+        <v>1699</v>
       </c>
       <c r="M160">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160">
         <v>1</v>
       </c>
-      <c r="O160">
-[...1 lines deleted...]
-      </c>
       <c r="P160">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>325</v>
       </c>
       <c r="B161" t="s">
         <v>326</v>
       </c>
       <c r="C161">
         <v>2100</v>
       </c>
       <c r="D161">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E161">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F161">
         <v>25</v>
       </c>
       <c r="G161">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H161">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I161">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J161">
         <v>13.99</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>1399</v>
       </c>
       <c r="M161">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="N161">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O161">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="P161">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>327</v>
       </c>
       <c r="B162" t="s">
         <v>328</v>
       </c>
       <c r="C162">
-        <v>7777</v>
+        <v>4777</v>
       </c>
       <c r="D162">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E162">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F162">
         <v>25</v>
       </c>
       <c r="G162">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H162">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I162">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J162">
-        <v>14.99</v>
+        <v>16.99</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
-        <v>1499</v>
+        <v>1699</v>
       </c>
       <c r="M162">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="N162">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O162">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P162">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>329</v>
       </c>
       <c r="B163" t="s">
         <v>330</v>
       </c>
       <c r="C163">
-        <v>2777</v>
+        <v>2199</v>
       </c>
       <c r="D163">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E163">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F163">
         <v>25</v>
       </c>
       <c r="G163">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H163">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I163">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J163">
-        <v>14.5</v>
+        <v>16.99</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
-        <v>1450</v>
+        <v>1699</v>
       </c>
       <c r="M163">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="N163">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O163">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P163">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>331</v>
       </c>
       <c r="B164" t="s">
         <v>332</v>
       </c>
       <c r="C164">
         <v>777</v>
       </c>
       <c r="D164">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E164">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F164">
         <v>25</v>
       </c>
       <c r="G164">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H164">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I164">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J164">
-        <v>3</v>
+        <v>2.99</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="M164">
-        <v>32</v>
+        <v>467</v>
       </c>
       <c r="N164">
         <v>0</v>
       </c>
       <c r="O164">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>333</v>
       </c>
       <c r="B165" t="s">
         <v>334</v>
       </c>
       <c r="C165">
         <v>3777</v>
       </c>
       <c r="D165">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E165">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F165">
         <v>25</v>
       </c>
       <c r="G165">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H165">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I165">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J165">
-        <v>2.89</v>
+        <v>3</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="M165">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="N165">
         <v>0</v>
       </c>
       <c r="O165">
         <v>0</v>
       </c>
       <c r="P165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>335</v>
       </c>
       <c r="B166" t="s">
         <v>336</v>
       </c>
       <c r="C166">
         <v>999</v>
       </c>
       <c r="D166">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E166">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F166">
         <v>25</v>
       </c>
       <c r="G166">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H166">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I166">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J166">
         <v>9.99</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>999</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
       <c r="N166">
         <v>0</v>
       </c>
       <c r="O166">
         <v>0</v>
       </c>
       <c r="P166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>337</v>
       </c>
       <c r="B167" t="s">
         <v>338</v>
       </c>
       <c r="C167">
         <v>901</v>
       </c>
       <c r="D167">
         <v>46.1</v>
       </c>
       <c r="E167">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F167">
         <v>25</v>
       </c>
       <c r="G167">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H167">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I167">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J167">
         <v>9.01</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>901</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
       <c r="N167">
         <v>0</v>
       </c>
       <c r="O167">
         <v>0</v>
       </c>
       <c r="P167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>339</v>
       </c>
       <c r="B168" t="s">
         <v>340</v>
       </c>
       <c r="C168">
         <v>1500</v>
       </c>
       <c r="D168">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E168">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F168">
         <v>25</v>
       </c>
       <c r="G168">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H168">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I168">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J168">
         <v>14.14</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>1414</v>
       </c>
       <c r="M168">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N168">
         <v>0</v>
       </c>
       <c r="O168">
         <v>0</v>
       </c>
       <c r="P168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>341</v>
       </c>
       <c r="B169" t="s">
         <v>342</v>
       </c>
       <c r="C169">
         <v>69999</v>
       </c>
       <c r="D169">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E169">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F169">
         <v>25</v>
       </c>
       <c r="G169">
-        <v>1551</v>
+        <v>1985</v>
       </c>
       <c r="H169">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I169">
-        <v>1551</v>
+        <v>1985</v>
       </c>
       <c r="J169">
         <v>699.99</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>69999</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
         <v>0</v>
       </c>
       <c r="O169"/>
       <c r="P169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>343</v>
       </c>
       <c r="B170" t="s">
         <v>344</v>
       </c>
       <c r="C170">
         <v>1777</v>
       </c>
       <c r="D170">
-        <v>48.1</v>
+        <v>22.1</v>
       </c>
       <c r="E170">
-        <v>42.1</v>
+        <v>22.1</v>
       </c>
       <c r="F170">
         <v>25</v>
       </c>
       <c r="G170">
-        <v>125</v>
+        <v>43</v>
       </c>
       <c r="H170">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I170">
-        <v>125</v>
+        <v>43</v>
       </c>
       <c r="J170">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
-        <v>750</v>
+        <v>300</v>
       </c>
       <c r="M170">
         <v>0</v>
       </c>
       <c r="N170">
         <v>0</v>
       </c>
       <c r="O170">
         <v>0</v>
       </c>
       <c r="P170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>345</v>
       </c>
       <c r="B171" t="s">
         <v>346</v>
       </c>
       <c r="C171">
         <v>5500</v>
       </c>
       <c r="D171">
         <v>46.1</v>
       </c>
       <c r="E171">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F171">
         <v>25</v>
       </c>
       <c r="G171">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H171">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I171">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J171">
         <v>55</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>5500</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
       <c r="N171">
         <v>0</v>
       </c>
       <c r="O171">
         <v>0</v>
       </c>
       <c r="P171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>347</v>
       </c>
       <c r="B172" t="s">
         <v>348</v>
       </c>
       <c r="C172">
         <v>5500</v>
       </c>
       <c r="D172">
         <v>46.1</v>
       </c>
       <c r="E172">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F172">
         <v>25</v>
       </c>
       <c r="G172">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H172">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I172">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J172">
         <v>55</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>5500</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
       <c r="N172">
         <v>0</v>
       </c>
       <c r="O172">
         <v>0</v>
       </c>
       <c r="P172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>349</v>
       </c>
       <c r="B173" t="s">
         <v>350</v>
       </c>
       <c r="C173">
         <v>250</v>
       </c>
       <c r="D173">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E173">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F173">
         <v>25</v>
       </c>
       <c r="G173">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H173">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I173">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J173">
         <v>2.15</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>215</v>
       </c>
       <c r="M173">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="N173">
         <v>0</v>
       </c>
       <c r="O173">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="P173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>351</v>
       </c>
       <c r="B174" t="s">
         <v>352</v>
       </c>
       <c r="C174">
         <v>3777</v>
       </c>
       <c r="D174">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E174">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F174">
         <v>25</v>
       </c>
       <c r="G174">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H174">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I174">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J174">
         <v>3</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>300</v>
       </c>
       <c r="M174">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="N174">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P174">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>353</v>
       </c>
       <c r="B175" t="s">
         <v>354</v>
       </c>
       <c r="C175">
         <v>1777</v>
       </c>
       <c r="D175">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E175">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F175">
         <v>25</v>
       </c>
       <c r="G175">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H175">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I175">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J175">
         <v>8.99</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>899</v>
       </c>
       <c r="M175">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="N175">
         <v>0</v>
       </c>
       <c r="O175">
         <v>0</v>
       </c>
       <c r="P175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>355</v>
       </c>
       <c r="B176" t="s">
         <v>356</v>
       </c>
       <c r="C176">
         <v>10777</v>
       </c>
       <c r="D176">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E176">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F176">
         <v>25</v>
       </c>
       <c r="G176">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H176">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I176">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J176">
         <v>13.99</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>1399</v>
       </c>
       <c r="M176">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="N176">
         <v>0</v>
       </c>
       <c r="O176">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>357</v>
       </c>
       <c r="B177" t="s">
         <v>358</v>
       </c>
       <c r="C177">
         <v>300</v>
       </c>
       <c r="D177">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E177">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F177">
         <v>25</v>
       </c>
       <c r="G177">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H177">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I177">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J177">
-        <v>2.3</v>
+        <v>2.93</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
-        <v>230</v>
+        <v>293</v>
       </c>
       <c r="M177">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="N177">
         <v>0</v>
       </c>
       <c r="O177">
         <v>0</v>
       </c>
       <c r="P177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>359</v>
       </c>
       <c r="B178" t="s">
         <v>360</v>
       </c>
       <c r="C178">
-        <v>4777</v>
+        <v>949</v>
       </c>
       <c r="D178">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="E178">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="F178">
         <v>25</v>
       </c>
       <c r="G178">
-        <v>19.32</v>
+        <v>169</v>
       </c>
       <c r="H178">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I178">
-        <v>19.32</v>
+        <v>169</v>
       </c>
       <c r="J178">
-        <v>3</v>
+        <v>8.49</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
-        <v>300</v>
+        <v>849</v>
       </c>
       <c r="M178">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="N178">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P178">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>361</v>
       </c>
       <c r="B179" t="s">
         <v>362</v>
       </c>
       <c r="C179">
         <v>6777</v>
       </c>
       <c r="D179">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E179">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F179">
         <v>25</v>
       </c>
       <c r="G179">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H179">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I179">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J179">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
-        <v>1600</v>
+        <v>2250</v>
       </c>
       <c r="M179">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N179">
         <v>0</v>
       </c>
       <c r="O179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>363</v>
       </c>
       <c r="B180" t="s">
         <v>364</v>
       </c>
       <c r="C180">
-        <v>777</v>
+        <v>299</v>
       </c>
       <c r="D180">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="E180">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="F180">
-        <v>15.8</v>
+        <v>25</v>
       </c>
       <c r="G180">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H180">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I180">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J180">
-        <v>0.79</v>
+        <v>2.99</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
-        <v>79</v>
+        <v>299</v>
       </c>
       <c r="M180">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="N180">
         <v>0</v>
       </c>
       <c r="O180">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="P180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>365</v>
       </c>
       <c r="B181" t="s">
         <v>364</v>
       </c>
       <c r="C181">
-        <v>500</v>
+        <v>199</v>
       </c>
       <c r="D181">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="E181">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="F181">
-        <v>15.8</v>
+        <v>25</v>
       </c>
       <c r="G181">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H181">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I181">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J181">
-        <v>0.79</v>
+        <v>1.99</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="M181">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="N181">
         <v>0</v>
       </c>
       <c r="O181">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="P181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>366</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182">
         <v>295</v>
       </c>
       <c r="D182">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E182">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F182">
         <v>25</v>
       </c>
       <c r="G182">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="H182">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I182">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="J182">
-        <v>2.49</v>
+        <v>1.99</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="M182">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="N182">
         <v>0</v>
       </c>
       <c r="O182">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>367</v>
       </c>
       <c r="B183" t="s">
         <v>368</v>
       </c>
       <c r="C183">
         <v>500</v>
       </c>
       <c r="D183">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E183">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F183">
         <v>25</v>
       </c>
       <c r="G183">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H183">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I183">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J183">
         <v>3</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>300</v>
       </c>
       <c r="M183">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O183">
         <v>0</v>
       </c>
       <c r="P183">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>369</v>
       </c>
       <c r="B184" t="s">
         <v>370</v>
       </c>
       <c r="C184">
         <v>365</v>
       </c>
       <c r="D184">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E184">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F184">
         <v>25</v>
       </c>
       <c r="G184">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H184">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I184">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J184">
         <v>3</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>300</v>
       </c>
       <c r="M184">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N184">
         <v>0</v>
       </c>
       <c r="O184">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>371</v>
       </c>
       <c r="B185" t="s">
         <v>372</v>
       </c>
       <c r="C185">
         <v>365</v>
       </c>
       <c r="D185">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E185">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F185">
         <v>25</v>
       </c>
       <c r="G185">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H185">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I185">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J185">
         <v>3</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>300</v>
       </c>
       <c r="M185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N185">
         <v>0</v>
       </c>
       <c r="O185">
         <v>0</v>
       </c>
       <c r="P185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>373</v>
       </c>
       <c r="B186" t="s">
         <v>374</v>
       </c>
       <c r="C186">
         <v>500</v>
       </c>
       <c r="D186">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E186">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F186">
         <v>25</v>
       </c>
       <c r="G186">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H186">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I186">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J186">
         <v>3</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>300</v>
       </c>
       <c r="M186">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N186">
         <v>0</v>
       </c>
       <c r="O186">
         <v>0</v>
       </c>
       <c r="P186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>375</v>
       </c>
       <c r="B187" t="s">
         <v>376</v>
       </c>
       <c r="C187">
         <v>500</v>
       </c>
       <c r="D187">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E187">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F187">
         <v>25</v>
       </c>
       <c r="G187">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H187">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I187">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J187">
         <v>3</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>300</v>
       </c>
       <c r="M187">
         <v>9</v>
       </c>
       <c r="N187">
         <v>0</v>
       </c>
-      <c r="O187"/>
+      <c r="O187">
+        <v>0</v>
+      </c>
       <c r="P187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>377</v>
       </c>
       <c r="B188" t="s">
         <v>378</v>
       </c>
       <c r="C188">
         <v>777</v>
       </c>
       <c r="D188">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E188">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F188">
         <v>25</v>
       </c>
       <c r="G188">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H188">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I188">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J188">
         <v>3</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>300</v>
       </c>
       <c r="M188">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="N188">
         <v>0</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="P188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>379</v>
       </c>
       <c r="B189" t="s">
         <v>380</v>
       </c>
       <c r="C189">
         <v>500</v>
       </c>
       <c r="D189">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E189">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F189">
         <v>25</v>
       </c>
       <c r="G189">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H189">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I189">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J189">
         <v>3</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>300</v>
       </c>
       <c r="M189">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N189">
         <v>0</v>
       </c>
       <c r="O189">
         <v>0</v>
       </c>
       <c r="P189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>381</v>
       </c>
       <c r="B190" t="s">
         <v>382</v>
       </c>
       <c r="C190">
         <v>365</v>
       </c>
       <c r="D190">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E190">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F190">
         <v>25</v>
       </c>
       <c r="G190">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H190">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I190">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J190">
         <v>3</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>300</v>
       </c>
       <c r="M190">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N190">
         <v>0</v>
       </c>
       <c r="O190">
         <v>0</v>
       </c>
       <c r="P190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>383</v>
       </c>
       <c r="B191" t="s">
         <v>384</v>
       </c>
       <c r="C191">
         <v>977</v>
       </c>
       <c r="D191">
         <v>46.1</v>
       </c>
       <c r="E191">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F191">
         <v>25</v>
       </c>
       <c r="G191">
-        <v>98</v>
+        <v>192</v>
       </c>
       <c r="H191">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I191">
-        <v>98</v>
+        <v>192</v>
       </c>
       <c r="J191">
-        <v>6.99</v>
+        <v>8.2</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
-        <v>699</v>
+        <v>820</v>
       </c>
       <c r="M191">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O191">
         <v>0</v>
       </c>
       <c r="P191">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>385</v>
       </c>
       <c r="B192" t="s">
         <v>386</v>
       </c>
       <c r="C192">
         <v>3777</v>
       </c>
       <c r="D192">
         <v>46.1</v>
       </c>
       <c r="E192">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F192">
         <v>25</v>
       </c>
       <c r="G192">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="H192">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I192">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="J192">
         <v>8.99</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>899</v>
       </c>
       <c r="M192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N192">
         <v>0</v>
       </c>
       <c r="O192">
         <v>0</v>
       </c>
       <c r="P192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>387</v>
       </c>
       <c r="B193" t="s">
         <v>219</v>
       </c>
       <c r="C193">
         <v>3777</v>
       </c>
       <c r="D193">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E193">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F193">
         <v>25</v>
       </c>
       <c r="G193">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H193">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I193">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J193">
         <v>15</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>1500</v>
       </c>
       <c r="M193">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N193">
         <v>0</v>
       </c>
       <c r="O193">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>388</v>
       </c>
       <c r="B194" t="s">
         <v>389</v>
       </c>
       <c r="C194">
         <v>900</v>
       </c>
       <c r="D194">
-        <v>52.1</v>
+        <v>51.1</v>
       </c>
       <c r="E194">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="F194">
         <v>25</v>
       </c>
       <c r="G194">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H194">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I194">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J194">
         <v>9</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>900</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="N194">
         <v>0</v>
       </c>
       <c r="O194">
         <v>0</v>
       </c>
       <c r="P194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>390</v>
       </c>
       <c r="B195" t="s">
         <v>391</v>
       </c>
       <c r="C195">
         <v>1200</v>
       </c>
       <c r="D195">
-        <v>52.1</v>
+        <v>51.1</v>
       </c>
       <c r="E195">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="F195">
         <v>25</v>
       </c>
       <c r="G195">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H195">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I195">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J195">
         <v>12</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>1200</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195">
         <v>0</v>
       </c>
       <c r="O195"/>
       <c r="P195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>392</v>
       </c>
       <c r="B196" t="s">
         <v>393</v>
       </c>
       <c r="C196">
         <v>700</v>
       </c>
       <c r="D196">
-        <v>52.1</v>
+        <v>51.1</v>
       </c>
       <c r="E196">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="F196">
         <v>25</v>
       </c>
       <c r="G196">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H196">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I196">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J196">
         <v>7</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>700</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
         <v>0</v>
       </c>
       <c r="O196">
         <v>0</v>
       </c>
       <c r="P196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>394</v>
       </c>
       <c r="B197" t="s">
         <v>395</v>
       </c>
       <c r="C197">
         <v>500</v>
       </c>
       <c r="D197">
-        <v>52.1</v>
+        <v>51.1</v>
       </c>
       <c r="E197">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="F197">
         <v>25</v>
       </c>
       <c r="G197">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H197">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I197">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J197">
         <v>5</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>500</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="N197">
         <v>0</v>
       </c>
       <c r="O197">
         <v>0</v>
       </c>
       <c r="P197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>396</v>
       </c>
       <c r="B198" t="s">
         <v>376</v>
       </c>
       <c r="C198">
         <v>500</v>
       </c>
       <c r="D198">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E198">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F198">
         <v>25</v>
       </c>
       <c r="G198">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H198">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I198">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J198">
         <v>3</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>300</v>
       </c>
       <c r="M198">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N198">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O198">
         <v>0</v>
       </c>
       <c r="P198">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>397</v>
       </c>
       <c r="B199" t="s">
         <v>398</v>
       </c>
       <c r="C199">
         <v>2199</v>
       </c>
       <c r="D199">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E199">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F199">
         <v>25</v>
       </c>
       <c r="G199">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H199">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I199">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J199">
         <v>17.99</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>1799</v>
       </c>
       <c r="M199">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N199">
         <v>0</v>
       </c>
       <c r="O199">
         <v>0</v>
       </c>
       <c r="P199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>399</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200">
         <v>1000</v>
       </c>
       <c r="D200">
         <v>46.1</v>
       </c>
       <c r="E200">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F200">
         <v>25</v>
       </c>
       <c r="G200">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H200">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I200">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J200">
         <v>10</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>1000</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="N200">
         <v>0</v>
       </c>
       <c r="O200">
         <v>0</v>
       </c>
       <c r="P200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>401</v>
       </c>
       <c r="B201" t="s">
         <v>402</v>
       </c>
       <c r="C201">
         <v>450</v>
       </c>
       <c r="D201">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E201">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F201">
         <v>25</v>
       </c>
       <c r="G201">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H201">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I201">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J201">
-        <v>3</v>
+        <v>1.69</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
-        <v>300</v>
+        <v>169</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
       <c r="N201">
         <v>0</v>
       </c>
       <c r="O201">
         <v>0</v>
       </c>
       <c r="P201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>403</v>
       </c>
       <c r="B202" t="s">
         <v>252</v>
       </c>
       <c r="C202">
         <v>577</v>
       </c>
       <c r="D202">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E202">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F202">
         <v>25</v>
       </c>
       <c r="G202">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H202">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I202">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J202">
-        <v>2.61</v>
+        <v>2.29</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="M202">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="N202">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O202">
         <v>0</v>
       </c>
       <c r="P202">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>404</v>
       </c>
       <c r="B203" t="s">
         <v>252</v>
       </c>
       <c r="C203">
         <v>450</v>
       </c>
       <c r="D203">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E203">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F203">
         <v>25</v>
       </c>
       <c r="G203">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H203">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I203">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J203">
-        <v>3</v>
+        <v>1.89</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
-        <v>300</v>
+        <v>189</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
       <c r="N203">
         <v>0</v>
       </c>
       <c r="O203">
         <v>0</v>
       </c>
       <c r="P203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>405</v>
       </c>
       <c r="B204" t="s">
         <v>406</v>
       </c>
       <c r="C204">
         <v>1000</v>
       </c>
       <c r="D204">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E204">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F204">
         <v>25</v>
       </c>
       <c r="G204">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H204">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I204">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J204">
         <v>10</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1000</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
       <c r="N204">
         <v>0</v>
       </c>
       <c r="O204">
         <v>0</v>
       </c>
       <c r="P204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>407</v>
       </c>
       <c r="B205" t="s">
         <v>408</v>
       </c>
       <c r="C205">
         <v>777</v>
       </c>
       <c r="D205">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E205">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F205">
         <v>25</v>
       </c>
       <c r="G205">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H205">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I205">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J205">
-        <v>2.89</v>
+        <v>2.19</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
-        <v>289</v>
+        <v>219</v>
       </c>
       <c r="M205">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N205">
         <v>0</v>
       </c>
       <c r="O205">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>409</v>
       </c>
       <c r="B206" t="s">
         <v>410</v>
       </c>
       <c r="C206">
         <v>3777</v>
       </c>
       <c r="D206">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E206">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F206">
         <v>25</v>
       </c>
       <c r="G206">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H206">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I206">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J206">
         <v>14.99</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1499</v>
       </c>
       <c r="M206">
         <v>9</v>
       </c>
       <c r="N206">
         <v>0</v>
       </c>
       <c r="O206">
         <v>0</v>
       </c>
       <c r="P206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>411</v>
       </c>
       <c r="B207" t="s">
         <v>412</v>
       </c>
       <c r="C207">
         <v>1777</v>
       </c>
       <c r="D207">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E207">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F207">
         <v>25</v>
       </c>
       <c r="G207">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H207">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I207">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J207">
-        <v>3</v>
+        <v>2.49</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
-        <v>300</v>
+        <v>249</v>
       </c>
       <c r="M207">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="N207">
         <v>0</v>
       </c>
       <c r="O207">
         <v>0</v>
       </c>
       <c r="P207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>413</v>
       </c>
       <c r="B208" t="s">
         <v>414</v>
       </c>
       <c r="C208">
         <v>1000</v>
       </c>
       <c r="D208">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E208">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F208">
         <v>25</v>
       </c>
       <c r="G208">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H208">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I208">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J208">
         <v>10</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>1000</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="N208">
         <v>0</v>
       </c>
       <c r="O208">
         <v>0</v>
       </c>
       <c r="P208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>415</v>
       </c>
       <c r="B209" t="s">
         <v>416</v>
       </c>
       <c r="C209">
         <v>1000</v>
       </c>
       <c r="D209">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E209">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F209">
         <v>25</v>
       </c>
       <c r="G209">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H209">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I209">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J209">
         <v>10</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1000</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
       <c r="N209">
         <v>0</v>
       </c>
       <c r="O209">
         <v>0</v>
       </c>
       <c r="P209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>417</v>
       </c>
       <c r="B210" t="s">
         <v>418</v>
       </c>
       <c r="C210">
         <v>1000</v>
       </c>
       <c r="D210">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E210">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F210">
         <v>25</v>
       </c>
       <c r="G210">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H210">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I210">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J210">
         <v>10</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>1000</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
         <v>0</v>
       </c>
       <c r="O210">
         <v>0</v>
       </c>
       <c r="P210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>419</v>
       </c>
       <c r="B211" t="s">
         <v>420</v>
       </c>
       <c r="C211">
         <v>1000</v>
       </c>
       <c r="D211">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E211">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F211">
         <v>25</v>
       </c>
       <c r="G211">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H211">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I211">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J211">
         <v>10</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>1000</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
         <v>0</v>
       </c>
       <c r="O211">
         <v>0</v>
       </c>
       <c r="P211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>421</v>
       </c>
       <c r="B212" t="s">
         <v>422</v>
       </c>
       <c r="C212">
         <v>600</v>
       </c>
       <c r="D212">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E212">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F212">
         <v>25</v>
       </c>
       <c r="G212">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H212">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I212">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J212">
         <v>3</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>300</v>
       </c>
       <c r="M212">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="N212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P212">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>423</v>
       </c>
       <c r="B213" t="s">
         <v>424</v>
       </c>
       <c r="C213">
         <v>300</v>
       </c>
       <c r="D213">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E213">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F213">
         <v>25</v>
       </c>
       <c r="G213">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H213">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I213">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J213">
         <v>3</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>300</v>
       </c>
       <c r="M213">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="N213">
         <v>0</v>
       </c>
       <c r="O213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>425</v>
       </c>
       <c r="B214" t="s">
         <v>426</v>
       </c>
       <c r="C214">
         <v>600</v>
       </c>
       <c r="D214">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E214">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F214">
         <v>25</v>
       </c>
       <c r="G214">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H214">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I214">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J214">
         <v>3</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>300</v>
       </c>
       <c r="M214">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="N214">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O214">
+        <v>0</v>
+      </c>
+      <c r="P214">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>427</v>
       </c>
       <c r="B215" t="s">
         <v>428</v>
       </c>
       <c r="C215">
         <v>1777</v>
       </c>
       <c r="D215">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E215">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F215">
         <v>25</v>
       </c>
       <c r="G215">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H215">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I215">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J215">
         <v>3</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>300</v>
       </c>
       <c r="M215">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="N215">
         <v>0</v>
       </c>
       <c r="O215">
         <v>0</v>
       </c>
       <c r="P215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>429</v>
       </c>
       <c r="B216" t="s">
         <v>430</v>
       </c>
       <c r="C216">
         <v>600</v>
       </c>
       <c r="D216">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E216">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F216">
         <v>25</v>
       </c>
       <c r="G216">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H216">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I216">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J216">
         <v>3</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>300</v>
       </c>
       <c r="M216">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N216">
         <v>0</v>
       </c>
       <c r="O216">
         <v>0</v>
       </c>
       <c r="P216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>431</v>
       </c>
       <c r="B217" t="s">
         <v>432</v>
       </c>
       <c r="C217">
         <v>1777</v>
       </c>
       <c r="D217">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E217">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F217">
         <v>25</v>
       </c>
       <c r="G217">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H217">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I217">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J217">
         <v>3</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>300</v>
       </c>
       <c r="M217">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N217">
         <v>0</v>
       </c>
       <c r="O217">
         <v>0</v>
       </c>
       <c r="P217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>433</v>
       </c>
       <c r="B218" t="s">
         <v>434</v>
       </c>
       <c r="C218">
         <v>1777</v>
       </c>
       <c r="D218">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E218">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F218">
         <v>25</v>
       </c>
       <c r="G218">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H218">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I218">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J218">
         <v>3</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>300</v>
       </c>
       <c r="M218">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N218">
         <v>0</v>
       </c>
       <c r="O218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>435</v>
       </c>
       <c r="B219" t="s">
         <v>436</v>
       </c>
       <c r="C219">
         <v>599</v>
       </c>
       <c r="D219">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E219">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F219">
         <v>25</v>
       </c>
       <c r="G219">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H219">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I219">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J219">
         <v>2.69</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>269</v>
       </c>
       <c r="M219">
-        <v>4</v>
+        <v>191</v>
       </c>
       <c r="N219">
         <v>0</v>
       </c>
       <c r="O219">
         <v>0</v>
       </c>
       <c r="P219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>437</v>
       </c>
       <c r="B220" t="s">
         <v>438</v>
       </c>
       <c r="C220">
         <v>700</v>
       </c>
       <c r="D220">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E220">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F220">
         <v>25</v>
       </c>
       <c r="G220">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H220">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I220">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J220">
         <v>7</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>700</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="N220">
         <v>0</v>
       </c>
       <c r="O220">
         <v>0</v>
       </c>
       <c r="P220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>439</v>
       </c>
       <c r="B221" t="s">
         <v>440</v>
       </c>
       <c r="C221">
         <v>4777</v>
       </c>
       <c r="D221">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E221">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F221">
         <v>25</v>
       </c>
       <c r="G221">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H221">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I221">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J221">
         <v>15</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>1500</v>
       </c>
       <c r="M221">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N221">
         <v>0</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
       <c r="P221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>441</v>
       </c>
       <c r="B222" t="s">
         <v>442</v>
       </c>
       <c r="C222">
         <v>4500</v>
       </c>
       <c r="D222">
         <v>46.1</v>
       </c>
       <c r="E222">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F222">
         <v>25</v>
       </c>
       <c r="G222">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H222">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I222">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J222">
         <v>45</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>4500</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
         <v>0</v>
       </c>
       <c r="O222">
         <v>0</v>
       </c>
       <c r="P222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>443</v>
       </c>
       <c r="B223" t="s">
         <v>178</v>
       </c>
       <c r="C223">
         <v>7777</v>
       </c>
       <c r="D223">
         <v>46.1</v>
       </c>
       <c r="E223">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F223">
         <v>25</v>
       </c>
       <c r="G223">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H223">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I223">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J223">
         <v>77.77</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>7777</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
         <v>0</v>
       </c>
       <c r="O223">
         <v>0</v>
       </c>
       <c r="P223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>444</v>
       </c>
       <c r="B224" t="s">
         <v>445</v>
       </c>
       <c r="C224">
         <v>4000</v>
       </c>
       <c r="D224">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E224">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F224">
         <v>25</v>
       </c>
       <c r="G224">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H224">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I224">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J224">
         <v>40</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>4000</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
         <v>0</v>
       </c>
       <c r="O224">
         <v>0</v>
       </c>
       <c r="P224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>446</v>
       </c>
       <c r="B225" t="s">
         <v>447</v>
       </c>
       <c r="C225">
         <v>2777</v>
       </c>
       <c r="D225">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E225">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F225">
         <v>25</v>
       </c>
       <c r="G225">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H225">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I225">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J225">
         <v>27.77</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>2777</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
         <v>0</v>
       </c>
       <c r="O225">
         <v>0</v>
       </c>
       <c r="P225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>448</v>
       </c>
       <c r="B226" t="s">
         <v>449</v>
       </c>
       <c r="C226">
         <v>3000</v>
       </c>
       <c r="D226">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E226">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F226">
         <v>25</v>
       </c>
       <c r="G226">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H226">
+        <v>10</v>
+      </c>
+      <c r="I226">
+        <v>254</v>
+      </c>
+      <c r="J226">
         <v>30</v>
       </c>
-      <c r="I226">
-[...4 lines deleted...]
-      </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
-        <v>2399</v>
+        <v>3000</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
       <c r="N226">
         <v>0</v>
       </c>
       <c r="O226">
         <v>0</v>
       </c>
       <c r="P226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>450</v>
       </c>
       <c r="B227" t="s">
         <v>451</v>
       </c>
       <c r="C227">
         <v>7777</v>
       </c>
       <c r="D227">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E227">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F227">
         <v>25</v>
       </c>
       <c r="G227">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H227">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I227">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J227">
         <v>38.99</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>3899</v>
       </c>
       <c r="M227">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N227">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O227">
         <v>0</v>
       </c>
       <c r="P227">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>452</v>
       </c>
       <c r="B228" t="s">
         <v>453</v>
       </c>
       <c r="C228">
         <v>8777</v>
       </c>
       <c r="D228">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E228">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F228">
         <v>25</v>
       </c>
       <c r="G228">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H228">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I228">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J228">
         <v>38.99</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>3899</v>
       </c>
       <c r="M228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N228">
         <v>0</v>
       </c>
       <c r="O228">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>454</v>
       </c>
       <c r="B229" t="s">
         <v>455</v>
       </c>
       <c r="C229">
         <v>777</v>
       </c>
       <c r="D229">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E229">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F229">
         <v>25</v>
       </c>
       <c r="G229">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H229">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I229">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J229">
         <v>6.99</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>699</v>
       </c>
       <c r="M229">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="N229">
         <v>0</v>
       </c>
       <c r="O229">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="P229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>456</v>
       </c>
       <c r="B230" t="s">
         <v>457</v>
       </c>
       <c r="C230">
-        <v>9999</v>
+        <v>1999</v>
       </c>
       <c r="D230">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E230">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F230">
         <v>25</v>
       </c>
       <c r="G230">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H230">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I230">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J230">
-        <v>99.99</v>
+        <v>15.99</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
-        <v>9999</v>
+        <v>1599</v>
       </c>
       <c r="M230">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="N230">
         <v>0</v>
       </c>
       <c r="O230">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>458</v>
       </c>
       <c r="B231" t="s">
         <v>459</v>
       </c>
       <c r="C231">
         <v>1399</v>
       </c>
       <c r="D231">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E231">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F231">
         <v>25</v>
       </c>
       <c r="G231">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H231">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I231">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J231">
         <v>12.99</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>1299</v>
       </c>
       <c r="M231">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="N231">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O231">
         <v>0</v>
       </c>
       <c r="P231">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>460</v>
       </c>
       <c r="B232" t="s">
         <v>461</v>
       </c>
       <c r="C232">
         <v>2200</v>
       </c>
       <c r="D232">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E232">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F232">
         <v>25</v>
       </c>
       <c r="G232">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H232">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I232">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J232">
         <v>22</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>2200</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
       <c r="N232">
         <v>0</v>
       </c>
       <c r="O232">
         <v>0</v>
       </c>
       <c r="P232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>462</v>
       </c>
       <c r="B233" t="s">
         <v>463</v>
       </c>
       <c r="C233">
         <v>2777</v>
       </c>
       <c r="D233">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E233">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F233">
         <v>25</v>
       </c>
       <c r="G233">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H233">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I233">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J233">
-        <v>13.99</v>
+        <v>27.77</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
-        <v>1399</v>
+        <v>2777</v>
       </c>
       <c r="M233">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N233">
         <v>0</v>
       </c>
       <c r="O233">
         <v>0</v>
       </c>
       <c r="P233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>464</v>
       </c>
       <c r="B234" t="s">
         <v>465</v>
       </c>
       <c r="C234">
         <v>777</v>
       </c>
       <c r="D234">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E234">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F234">
         <v>25</v>
       </c>
       <c r="G234">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H234">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I234">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J234">
-        <v>2.79</v>
+        <v>2.99</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="M234">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="N234">
         <v>0</v>
       </c>
       <c r="O234">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="P234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>466</v>
       </c>
       <c r="B235" t="s">
         <v>467</v>
       </c>
       <c r="C235">
         <v>2777</v>
       </c>
       <c r="D235">
         <v>46.1</v>
       </c>
       <c r="E235">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F235">
         <v>25</v>
       </c>
       <c r="G235">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H235">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I235">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J235">
         <v>27.77</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>2777</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
         <v>0</v>
       </c>
       <c r="O235">
         <v>0</v>
       </c>
       <c r="P235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>468</v>
       </c>
       <c r="B236" t="s">
         <v>469</v>
       </c>
       <c r="C236">
         <v>2500</v>
       </c>
       <c r="D236">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E236">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F236">
         <v>25</v>
       </c>
       <c r="G236">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H236">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I236">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J236">
         <v>17</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>1700</v>
       </c>
       <c r="M236">
         <v>10</v>
       </c>
       <c r="N236">
         <v>0</v>
       </c>
       <c r="O236">
         <v>2</v>
       </c>
       <c r="P236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>470</v>
       </c>
       <c r="B237" t="s">
         <v>471</v>
       </c>
       <c r="C237">
         <v>1000</v>
       </c>
       <c r="D237">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E237">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F237">
         <v>25</v>
       </c>
       <c r="G237">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H237">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I237">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J237">
         <v>10</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>1000</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
         <v>0</v>
       </c>
       <c r="O237">
         <v>0</v>
       </c>
       <c r="P237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>472</v>
       </c>
       <c r="B238" t="s">
         <v>473</v>
       </c>
       <c r="C238">
         <v>1000</v>
       </c>
       <c r="D238">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E238">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F238">
         <v>25</v>
       </c>
       <c r="G238">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H238">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I238">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J238">
         <v>10</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>1000</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0</v>
       </c>
       <c r="O238">
         <v>0</v>
       </c>
       <c r="P238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>474</v>
       </c>
       <c r="B239" t="s">
         <v>475</v>
       </c>
       <c r="C239">
         <v>1000</v>
       </c>
       <c r="D239">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E239">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F239">
         <v>25</v>
       </c>
       <c r="G239">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H239">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I239">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J239">
         <v>2.69</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>269</v>
       </c>
       <c r="M239">
         <v>7</v>
       </c>
       <c r="N239">
         <v>0</v>
       </c>
       <c r="O239">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>476</v>
       </c>
       <c r="B240" t="s">
         <v>477</v>
       </c>
       <c r="C240">
-        <v>1777</v>
+        <v>1199</v>
       </c>
       <c r="D240">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E240">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F240">
         <v>25</v>
       </c>
       <c r="G240">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H240">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I240">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J240">
-        <v>9.9</v>
+        <v>8.54</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
-        <v>990</v>
+        <v>854</v>
       </c>
       <c r="M240">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="N240">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O240">
         <v>0</v>
       </c>
       <c r="P240">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>478</v>
       </c>
       <c r="B241" t="s">
         <v>479</v>
       </c>
       <c r="C241">
         <v>4977</v>
       </c>
       <c r="D241">
-        <v>47.1</v>
+        <v>46.1</v>
       </c>
       <c r="E241">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="F241">
         <v>25</v>
       </c>
       <c r="G241">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H241">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I241">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J241">
         <v>49.77</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>4977</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
         <v>0</v>
       </c>
       <c r="O241">
         <v>0</v>
       </c>
       <c r="P241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>480</v>
       </c>
       <c r="B242" t="s">
         <v>481</v>
       </c>
       <c r="C242">
         <v>7777</v>
       </c>
       <c r="D242">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E242">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F242">
         <v>25</v>
       </c>
       <c r="G242">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H242">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I242">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J242">
         <v>24</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>2400</v>
       </c>
       <c r="M242">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="N242">
         <v>0</v>
       </c>
       <c r="O242">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>482</v>
       </c>
       <c r="B243" t="s">
         <v>483</v>
       </c>
       <c r="C243">
         <v>4500</v>
       </c>
       <c r="D243">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E243">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F243">
         <v>25</v>
       </c>
       <c r="G243">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H243">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I243">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J243">
         <v>41</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>4100</v>
       </c>
       <c r="M243">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
       <c r="P243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>484</v>
       </c>
       <c r="B244" t="s">
         <v>485</v>
       </c>
       <c r="C244">
         <v>1999</v>
       </c>
       <c r="D244">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E244">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F244">
         <v>25</v>
       </c>
       <c r="G244">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H244">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I244">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J244">
-        <v>19.99</v>
+        <v>8.99</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
-        <v>1999</v>
+        <v>899</v>
       </c>
       <c r="M244">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="N244">
         <v>0</v>
       </c>
       <c r="O244">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="P244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>486</v>
       </c>
       <c r="B245" t="s">
         <v>487</v>
       </c>
       <c r="C245">
         <v>1700</v>
       </c>
       <c r="D245">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E245">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F245">
         <v>25</v>
       </c>
       <c r="G245">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H245">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I245">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J245">
         <v>14.5</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>1450</v>
       </c>
       <c r="M245">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N245">
         <v>0</v>
       </c>
       <c r="O245">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>488</v>
       </c>
       <c r="B246" t="s">
         <v>489</v>
       </c>
       <c r="C246">
-        <v>2500</v>
+        <v>1999</v>
       </c>
       <c r="D246">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E246">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F246">
         <v>25</v>
       </c>
       <c r="G246">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H246">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I246">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J246">
-        <v>15.27</v>
+        <v>19.99</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
-        <v>1527</v>
+        <v>1999</v>
       </c>
       <c r="M246">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N246">
         <v>0</v>
       </c>
       <c r="O246">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>490</v>
       </c>
       <c r="B247" t="s">
         <v>491</v>
       </c>
       <c r="C247">
         <v>3000</v>
       </c>
       <c r="D247">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E247">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F247">
         <v>25</v>
       </c>
       <c r="G247">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H247">
+        <v>10</v>
+      </c>
+      <c r="I247">
+        <v>144</v>
+      </c>
+      <c r="J247">
         <v>30</v>
       </c>
-      <c r="I247">
-[...4 lines deleted...]
-      </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
-        <v>2777</v>
+        <v>3000</v>
       </c>
       <c r="M247">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="P247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>492</v>
       </c>
       <c r="B248" t="s">
         <v>493</v>
       </c>
       <c r="C248">
         <v>3239</v>
       </c>
       <c r="D248">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E248">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F248">
         <v>25</v>
       </c>
       <c r="G248">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H248">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I248">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J248">
-        <v>32.39</v>
+        <v>29.99</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
-        <v>3239</v>
+        <v>2999</v>
       </c>
       <c r="M248">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N248">
         <v>0</v>
       </c>
       <c r="O248">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>494</v>
       </c>
       <c r="B249" t="s">
         <v>495</v>
       </c>
       <c r="C249">
         <v>4695</v>
       </c>
       <c r="D249">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E249">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F249">
         <v>25</v>
       </c>
       <c r="G249">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H249">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I249">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J249">
         <v>43</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>4300</v>
       </c>
       <c r="M249">
         <v>2</v>
       </c>
       <c r="N249">
         <v>0</v>
       </c>
       <c r="O249">
         <v>2</v>
       </c>
       <c r="P249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>496</v>
       </c>
       <c r="B250" t="s">
         <v>497</v>
       </c>
       <c r="C250">
         <v>4500</v>
       </c>
       <c r="D250">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E250">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F250">
         <v>25</v>
       </c>
       <c r="G250">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H250">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I250">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J250">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
-        <v>3200</v>
+        <v>4500</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250">
         <v>0</v>
       </c>
       <c r="O250">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>498</v>
       </c>
       <c r="B251" t="s">
         <v>499</v>
       </c>
       <c r="C251">
         <v>3886</v>
       </c>
       <c r="D251">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E251">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F251">
         <v>25</v>
       </c>
       <c r="G251">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H251">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I251">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J251">
         <v>38.86</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>3886</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
       <c r="N251">
         <v>0</v>
       </c>
       <c r="O251">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>500</v>
       </c>
       <c r="B252" t="s">
         <v>501</v>
       </c>
       <c r="C252">
         <v>3900</v>
       </c>
       <c r="D252">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E252">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F252">
         <v>25</v>
       </c>
       <c r="G252">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H252">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I252">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J252">
         <v>27</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>2700</v>
       </c>
       <c r="M252">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N252">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O252">
         <v>0</v>
       </c>
       <c r="P252">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>502</v>
       </c>
       <c r="B253" t="s">
         <v>503</v>
       </c>
       <c r="C253">
         <v>4100</v>
       </c>
       <c r="D253">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E253">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F253">
         <v>25</v>
       </c>
       <c r="G253">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H253">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I253">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J253">
         <v>39.99</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>3999</v>
       </c>
       <c r="M253">
         <v>9</v>
       </c>
       <c r="N253">
         <v>0</v>
       </c>
       <c r="O253">
         <v>0</v>
       </c>
       <c r="P253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>504</v>
       </c>
       <c r="B254" t="s">
         <v>505</v>
       </c>
       <c r="C254">
         <v>1800</v>
       </c>
       <c r="D254">
         <v>46.1</v>
       </c>
       <c r="E254">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F254">
         <v>25</v>
       </c>
       <c r="G254">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H254">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I254">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J254">
         <v>18</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>1800</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
       <c r="P254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>506</v>
       </c>
       <c r="B255" t="s">
         <v>507</v>
       </c>
       <c r="C255">
         <v>5900</v>
       </c>
       <c r="D255">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E255">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F255">
         <v>25</v>
       </c>
       <c r="G255">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H255">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I255">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J255">
-        <v>59</v>
+        <v>41.99</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
-        <v>5900</v>
+        <v>4199</v>
       </c>
       <c r="M255">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
       <c r="P255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>508</v>
       </c>
       <c r="B256" t="s">
         <v>509</v>
       </c>
       <c r="C256">
-        <v>4277</v>
+        <v>777</v>
       </c>
       <c r="D256">
-        <v>47.1</v>
+        <v>22.1</v>
       </c>
       <c r="E256">
-        <v>41.1</v>
+        <v>22.1</v>
       </c>
       <c r="F256">
         <v>25</v>
       </c>
       <c r="G256">
-        <v>125</v>
+        <v>43</v>
       </c>
       <c r="H256">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I256">
-        <v>125</v>
+        <v>43</v>
       </c>
       <c r="J256">
-        <v>42.77</v>
+        <v>2.59</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
-        <v>4277</v>
+        <v>259</v>
       </c>
       <c r="M256">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="N256">
         <v>0</v>
       </c>
       <c r="O256">
         <v>0</v>
       </c>
       <c r="P256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>510</v>
       </c>
       <c r="B257" t="s">
         <v>511</v>
       </c>
       <c r="C257">
         <v>3877</v>
       </c>
       <c r="D257">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E257">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F257">
         <v>25</v>
       </c>
       <c r="G257">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H257">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I257">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J257">
-        <v>38.77</v>
+        <v>37.31</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
-        <v>3877</v>
+        <v>3731</v>
       </c>
       <c r="M257">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N257">
         <v>0</v>
       </c>
       <c r="O257">
         <v>0</v>
       </c>
       <c r="P257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>512</v>
       </c>
       <c r="B258" t="s">
         <v>513</v>
       </c>
       <c r="C258">
         <v>1499</v>
       </c>
       <c r="D258">
         <v>46.1</v>
       </c>
       <c r="E258">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F258">
         <v>25</v>
       </c>
       <c r="G258">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H258">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I258">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J258">
         <v>11.99</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>1199</v>
       </c>
       <c r="M258">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="N258">
         <v>0</v>
       </c>
       <c r="O258">
         <v>0</v>
       </c>
       <c r="P258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>514</v>
       </c>
       <c r="B259" t="s">
         <v>515</v>
       </c>
       <c r="C259">
         <v>2900</v>
       </c>
       <c r="D259">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E259">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F259">
         <v>25</v>
       </c>
       <c r="G259">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H259">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I259">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J259">
         <v>29</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>2900</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
       <c r="N259">
         <v>0</v>
       </c>
       <c r="O259">
         <v>0</v>
       </c>
       <c r="P259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>516</v>
       </c>
       <c r="B260" t="s">
         <v>517</v>
       </c>
       <c r="C260">
         <v>8777</v>
       </c>
       <c r="D260">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E260">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F260">
         <v>25</v>
       </c>
       <c r="G260">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H260">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I260">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J260">
-        <v>45</v>
+        <v>87.77</v>
       </c>
       <c r="K260">
         <v>0</v>
       </c>
       <c r="L260">
-        <v>4500</v>
+        <v>8777</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
       <c r="N260">
         <v>0</v>
       </c>
       <c r="O260">
         <v>0</v>
       </c>
       <c r="P260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>518</v>
       </c>
       <c r="B261" t="s">
         <v>519</v>
       </c>
       <c r="C261">
         <v>7777</v>
       </c>
       <c r="D261">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E261">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F261">
         <v>25</v>
       </c>
       <c r="G261">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H261">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I261">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J261">
         <v>59</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261">
         <v>5900</v>
       </c>
       <c r="M261">
         <v>10</v>
       </c>
       <c r="N261">
         <v>0</v>
       </c>
       <c r="O261"/>
       <c r="P261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>520</v>
       </c>
       <c r="B262" t="s">
         <v>521</v>
       </c>
       <c r="C262">
         <v>15777</v>
       </c>
       <c r="D262">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E262">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F262">
         <v>25</v>
       </c>
       <c r="G262">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H262">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I262">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J262">
         <v>46.63</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262">
         <v>4663</v>
       </c>
       <c r="M262">
         <v>10</v>
       </c>
       <c r="N262">
         <v>0</v>
       </c>
       <c r="O262"/>
       <c r="P262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>522</v>
       </c>
       <c r="B263" t="s">
         <v>523</v>
       </c>
       <c r="C263">
         <v>5500</v>
       </c>
       <c r="D263">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E263">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F263">
         <v>25</v>
       </c>
       <c r="G263">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H263">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I263">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J263">
         <v>48</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263">
         <v>4800</v>
       </c>
       <c r="M263">
         <v>10</v>
       </c>
       <c r="N263">
         <v>0</v>
       </c>
       <c r="O263">
         <v>0</v>
       </c>
       <c r="P263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>524</v>
       </c>
       <c r="B264" t="s">
         <v>525</v>
       </c>
       <c r="C264">
         <v>2500</v>
       </c>
       <c r="D264">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E264">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F264">
         <v>25</v>
       </c>
       <c r="G264">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H264">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I264">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J264">
         <v>25</v>
       </c>
       <c r="K264">
         <v>0</v>
       </c>
       <c r="L264">
         <v>2500</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
       <c r="N264">
         <v>0</v>
       </c>
       <c r="O264">
         <v>0</v>
       </c>
       <c r="P264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>526</v>
       </c>
       <c r="B265" t="s">
         <v>527</v>
       </c>
       <c r="C265">
         <v>1900</v>
       </c>
       <c r="D265">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E265">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F265">
         <v>25</v>
       </c>
       <c r="G265">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H265">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I265">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J265">
         <v>19</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265">
         <v>1900</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
       <c r="N265">
         <v>0</v>
       </c>
       <c r="O265">
         <v>0</v>
       </c>
       <c r="P265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>528</v>
       </c>
       <c r="B266" t="s">
         <v>529</v>
       </c>
       <c r="C266">
         <v>2000</v>
       </c>
       <c r="D266">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E266">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F266">
         <v>25</v>
       </c>
       <c r="G266">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H266">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I266">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J266">
-        <v>18.86</v>
+        <v>20</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266">
-        <v>1886</v>
+        <v>2000</v>
       </c>
       <c r="M266">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N266">
         <v>0</v>
       </c>
       <c r="O266">
         <v>0</v>
       </c>
       <c r="P266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>530</v>
       </c>
       <c r="B267" t="s">
         <v>531</v>
       </c>
       <c r="C267">
         <v>5000</v>
       </c>
       <c r="D267">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E267">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F267">
         <v>25</v>
       </c>
       <c r="G267">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H267">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I267">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J267">
         <v>44.55</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267">
         <v>4455</v>
       </c>
       <c r="M267">
+        <v>7</v>
+      </c>
+      <c r="N267">
+        <v>0</v>
+      </c>
+      <c r="O267">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>532</v>
       </c>
       <c r="B268" t="s">
         <v>533</v>
       </c>
       <c r="C268">
         <v>1999</v>
       </c>
       <c r="D268">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E268">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F268">
         <v>25</v>
       </c>
       <c r="G268">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H268">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I268">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J268">
-        <v>15.09</v>
+        <v>19.99</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268">
-        <v>1509</v>
+        <v>1999</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
       <c r="N268">
         <v>0</v>
       </c>
       <c r="O268">
         <v>0</v>
       </c>
       <c r="P268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>534</v>
       </c>
       <c r="B269" t="s">
         <v>535</v>
       </c>
       <c r="C269">
         <v>1999</v>
       </c>
       <c r="D269">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E269">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F269">
         <v>25</v>
       </c>
       <c r="G269">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H269">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I269">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J269">
-        <v>15.99</v>
+        <v>19.99</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269">
-        <v>1599</v>
+        <v>1999</v>
       </c>
       <c r="M269">
         <v>0</v>
       </c>
       <c r="N269">
         <v>0</v>
       </c>
       <c r="O269">
         <v>0</v>
       </c>
       <c r="P269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>536</v>
       </c>
       <c r="B270" t="s">
         <v>537</v>
       </c>
       <c r="C270">
         <v>4177</v>
       </c>
       <c r="D270">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E270">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F270">
         <v>25</v>
       </c>
       <c r="G270">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H270">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I270">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J270">
         <v>41.77</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270">
         <v>4177</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
       <c r="N270">
         <v>0</v>
       </c>
       <c r="O270">
         <v>0</v>
       </c>
       <c r="P270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>538</v>
       </c>
       <c r="B271" t="s">
         <v>539</v>
       </c>
       <c r="C271">
         <v>2000</v>
       </c>
       <c r="D271">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E271">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F271">
         <v>25</v>
       </c>
       <c r="G271">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H271">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I271">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J271">
         <v>20</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>2000</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
       <c r="N271">
         <v>0</v>
       </c>
       <c r="O271">
         <v>0</v>
       </c>
       <c r="P271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>540</v>
       </c>
       <c r="B272" t="s">
         <v>541</v>
       </c>
       <c r="C272">
-        <v>1177</v>
+        <v>4999</v>
       </c>
       <c r="D272">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E272">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F272">
         <v>25</v>
       </c>
       <c r="G272">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="H272">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I272">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="J272">
-        <v>11.77</v>
+        <v>49.99</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272">
-        <v>1177</v>
+        <v>4999</v>
       </c>
       <c r="M272">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="N272">
         <v>0</v>
       </c>
       <c r="O272">
         <v>0</v>
       </c>
       <c r="P272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>542</v>
       </c>
       <c r="B273" t="s">
         <v>543</v>
       </c>
       <c r="C273">
         <v>3777</v>
       </c>
       <c r="D273">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E273">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F273">
         <v>25</v>
       </c>
       <c r="G273">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H273">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I273">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J273">
-        <v>10.99</v>
+        <v>13.7</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273">
-        <v>1099</v>
+        <v>1370</v>
       </c>
       <c r="M273">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="N273">
+        <v>0</v>
+      </c>
+      <c r="O273">
         <v>1</v>
       </c>
-      <c r="O273">
-[...1 lines deleted...]
-      </c>
       <c r="P273">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>544</v>
       </c>
       <c r="B274" t="s">
         <v>545</v>
       </c>
       <c r="C274">
         <v>2177</v>
       </c>
       <c r="D274">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E274">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F274">
         <v>25</v>
       </c>
       <c r="G274">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H274">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I274">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J274">
-        <v>18.5</v>
+        <v>21.77</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274">
-        <v>1850</v>
+        <v>2177</v>
       </c>
       <c r="M274">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N274">
         <v>0</v>
       </c>
       <c r="O274">
         <v>0</v>
       </c>
       <c r="P274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>546</v>
       </c>
       <c r="B275" t="s">
         <v>547</v>
       </c>
       <c r="C275">
         <v>4000</v>
       </c>
       <c r="D275">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E275">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F275">
         <v>25</v>
       </c>
       <c r="G275">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H275">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I275">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J275">
         <v>24.29</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>2429</v>
       </c>
       <c r="M275">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N275">
         <v>0</v>
       </c>
       <c r="O275">
         <v>0</v>
       </c>
       <c r="P275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>548</v>
       </c>
       <c r="B276" t="s">
         <v>549</v>
       </c>
       <c r="C276">
         <v>5500</v>
       </c>
       <c r="D276">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E276">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F276">
         <v>25</v>
       </c>
       <c r="G276">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H276">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I276">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J276">
         <v>38.99</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276">
         <v>3899</v>
       </c>
       <c r="M276">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N276">
         <v>0</v>
       </c>
       <c r="O276">
         <v>0</v>
       </c>
       <c r="P276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>550</v>
       </c>
       <c r="B277" t="s">
         <v>551</v>
       </c>
       <c r="C277">
         <v>1500</v>
       </c>
       <c r="D277">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E277">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F277">
         <v>25</v>
       </c>
       <c r="G277">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H277">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I277">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J277">
         <v>15</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277">
         <v>1500</v>
       </c>
       <c r="M277">
         <v>0</v>
       </c>
       <c r="N277">
         <v>0</v>
       </c>
       <c r="O277">
         <v>0</v>
       </c>
       <c r="P277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>552</v>
       </c>
       <c r="B278" t="s">
         <v>553</v>
       </c>
       <c r="C278">
         <v>1500</v>
       </c>
       <c r="D278">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E278">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F278">
         <v>25</v>
       </c>
       <c r="G278">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H278">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I278">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J278">
         <v>15</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278">
         <v>1500</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
       <c r="N278">
         <v>0</v>
       </c>
       <c r="O278">
         <v>0</v>
       </c>
       <c r="P278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>554</v>
       </c>
       <c r="B279" t="s">
         <v>555</v>
       </c>
       <c r="C279">
         <v>2499</v>
       </c>
       <c r="D279">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E279">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F279">
         <v>25</v>
       </c>
       <c r="G279">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H279">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I279">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J279">
-        <v>10.99</v>
+        <v>12.99</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279">
-        <v>1099</v>
+        <v>1299</v>
       </c>
       <c r="M279">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="N279">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O279">
         <v>0</v>
       </c>
       <c r="P279">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>556</v>
       </c>
       <c r="B280" t="s">
         <v>557</v>
       </c>
       <c r="C280">
         <v>1777</v>
       </c>
       <c r="D280">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E280">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F280">
         <v>25</v>
       </c>
       <c r="G280">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H280">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I280">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J280">
-        <v>9.49</v>
+        <v>9.99</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280">
-        <v>949</v>
+        <v>999</v>
       </c>
       <c r="M280">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="N280">
         <v>0</v>
       </c>
       <c r="O280">
         <v>0</v>
       </c>
       <c r="P280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>558</v>
       </c>
       <c r="B281" t="s">
         <v>47</v>
       </c>
       <c r="C281">
         <v>8777</v>
       </c>
       <c r="D281">
         <v>46.1</v>
       </c>
       <c r="E281">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F281">
         <v>25</v>
       </c>
       <c r="G281">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H281">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I281">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J281">
-        <v>5.49</v>
+        <v>87.77</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281">
-        <v>549</v>
+        <v>8777</v>
       </c>
       <c r="M281">
         <v>0</v>
       </c>
       <c r="N281">
         <v>0</v>
       </c>
       <c r="O281">
         <v>0</v>
       </c>
       <c r="P281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>559</v>
       </c>
       <c r="B282" t="s">
         <v>338</v>
       </c>
       <c r="C282">
         <v>1500</v>
       </c>
       <c r="D282">
         <v>46.1</v>
       </c>
       <c r="E282">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F282">
         <v>25</v>
       </c>
       <c r="G282">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H282">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I282">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J282">
         <v>15</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282">
         <v>1500</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
       <c r="N282">
         <v>0</v>
       </c>
       <c r="O282">
         <v>0</v>
       </c>
       <c r="P282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>560</v>
       </c>
       <c r="B283" t="s">
         <v>561</v>
       </c>
       <c r="C283">
         <v>1500</v>
       </c>
       <c r="D283">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E283">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F283">
         <v>25</v>
       </c>
       <c r="G283">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H283">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I283">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J283">
         <v>15</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283">
         <v>1500</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
       <c r="N283">
         <v>0</v>
       </c>
       <c r="O283">
         <v>0</v>
       </c>
       <c r="P283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>562</v>
       </c>
       <c r="B284" t="s">
         <v>563</v>
       </c>
       <c r="C284">
         <v>1500</v>
       </c>
       <c r="D284">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E284">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F284">
         <v>25</v>
       </c>
       <c r="G284">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H284">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I284">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J284">
         <v>15</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284">
         <v>1500</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
       <c r="N284">
         <v>0</v>
       </c>
       <c r="O284">
         <v>0</v>
       </c>
       <c r="P284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>564</v>
       </c>
       <c r="B285" t="s">
         <v>565</v>
       </c>
       <c r="C285">
         <v>1777</v>
       </c>
       <c r="D285">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E285">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F285">
         <v>25</v>
       </c>
       <c r="G285">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H285">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I285">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J285">
         <v>3</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285">
         <v>300</v>
       </c>
       <c r="M285">
         <v>8</v>
       </c>
       <c r="N285">
+        <v>0</v>
+      </c>
+      <c r="O285">
         <v>1</v>
       </c>
-      <c r="O285">
-[...1 lines deleted...]
-      </c>
       <c r="P285">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>566</v>
       </c>
       <c r="B286" t="s">
         <v>567</v>
       </c>
       <c r="C286">
         <v>1777</v>
       </c>
       <c r="D286">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E286">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F286">
         <v>25</v>
       </c>
       <c r="G286">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H286">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I286">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J286">
         <v>3</v>
       </c>
       <c r="K286">
         <v>0</v>
       </c>
       <c r="L286">
         <v>300</v>
       </c>
       <c r="M286">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N286">
         <v>0</v>
       </c>
       <c r="O286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>568</v>
       </c>
       <c r="B287" t="s">
         <v>569</v>
       </c>
       <c r="C287">
         <v>1777</v>
       </c>
       <c r="D287">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E287">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F287">
         <v>25</v>
       </c>
       <c r="G287">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H287">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I287">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J287">
-        <v>3</v>
+        <v>1.99</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287">
-        <v>300</v>
+        <v>199</v>
       </c>
       <c r="M287">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="N287">
         <v>0</v>
       </c>
       <c r="O287">
         <v>0</v>
       </c>
       <c r="P287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>570</v>
       </c>
       <c r="B288" t="s">
         <v>571</v>
       </c>
       <c r="C288">
         <v>977</v>
       </c>
       <c r="D288">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E288">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F288">
         <v>25</v>
       </c>
       <c r="G288">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H288">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I288">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J288">
-        <v>1.57</v>
+        <v>1.99</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288">
-        <v>157</v>
+        <v>199</v>
       </c>
       <c r="M288">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="N288">
         <v>0</v>
       </c>
       <c r="O288">
         <v>0</v>
       </c>
       <c r="P288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>572</v>
       </c>
       <c r="B289" t="s">
         <v>573</v>
       </c>
       <c r="C289">
         <v>300</v>
       </c>
       <c r="D289">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E289">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F289">
         <v>25</v>
       </c>
       <c r="G289">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H289">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I289">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J289">
         <v>2.9</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289">
         <v>290</v>
       </c>
       <c r="M289">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="N289">
         <v>0</v>
       </c>
       <c r="O289">
         <v>0</v>
       </c>
       <c r="P289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>574</v>
       </c>
       <c r="B290" t="s">
         <v>575</v>
       </c>
       <c r="C290">
         <v>1777</v>
       </c>
       <c r="D290">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E290">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F290">
         <v>25</v>
       </c>
       <c r="G290">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H290">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I290">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J290">
         <v>17.77</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290">
         <v>1777</v>
       </c>
       <c r="M290">
         <v>96</v>
       </c>
       <c r="N290">
         <v>0</v>
       </c>
       <c r="O290">
         <v>0</v>
       </c>
       <c r="P290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>576</v>
       </c>
       <c r="B291" t="s">
         <v>577</v>
       </c>
       <c r="C291">
         <v>500</v>
       </c>
       <c r="D291">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E291">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F291">
         <v>25</v>
       </c>
       <c r="G291">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H291">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I291">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J291">
         <v>5</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291">
         <v>500</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
       <c r="N291">
         <v>0</v>
       </c>
       <c r="O291">
         <v>0</v>
       </c>
       <c r="P291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>578</v>
       </c>
       <c r="B292" t="s">
         <v>579</v>
       </c>
       <c r="C292">
         <v>1777</v>
       </c>
       <c r="D292">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E292">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F292">
         <v>25</v>
       </c>
       <c r="G292">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H292">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I292">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J292">
         <v>17.77</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292">
         <v>1777</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
       <c r="N292">
         <v>0</v>
       </c>
       <c r="O292">
         <v>0</v>
       </c>
       <c r="P292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>580</v>
       </c>
       <c r="B293" t="s">
         <v>581</v>
       </c>
       <c r="C293">
         <v>1777</v>
       </c>
       <c r="D293">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E293">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F293">
         <v>25</v>
       </c>
       <c r="G293">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H293">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I293">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J293">
         <v>17.77</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293">
         <v>1777</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
       <c r="N293">
         <v>0</v>
       </c>
       <c r="O293">
         <v>0</v>
       </c>
       <c r="P293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>582</v>
       </c>
       <c r="B294" t="s">
         <v>583</v>
       </c>
       <c r="C294">
         <v>1777</v>
       </c>
       <c r="D294">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E294">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F294">
         <v>25</v>
       </c>
       <c r="G294">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H294">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I294">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J294">
-        <v>1.59</v>
+        <v>3</v>
       </c>
       <c r="K294">
         <v>0</v>
       </c>
       <c r="L294">
-        <v>159</v>
+        <v>300</v>
       </c>
       <c r="M294">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="N294">
         <v>0</v>
       </c>
       <c r="O294">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="P294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>584</v>
       </c>
       <c r="B295" t="s">
         <v>585</v>
       </c>
       <c r="C295">
         <v>1777</v>
       </c>
       <c r="D295">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E295">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F295">
         <v>25</v>
       </c>
       <c r="G295">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H295">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I295">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J295">
-        <v>1.59</v>
+        <v>2.2</v>
       </c>
       <c r="K295">
         <v>0</v>
       </c>
       <c r="L295">
-        <v>159</v>
+        <v>220</v>
       </c>
       <c r="M295">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="N295">
         <v>0</v>
       </c>
       <c r="O295">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="P295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>586</v>
       </c>
       <c r="B296" t="s">
         <v>587</v>
       </c>
       <c r="C296">
         <v>1777</v>
       </c>
       <c r="D296">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E296">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F296">
         <v>25</v>
       </c>
       <c r="G296">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H296">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I296">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J296">
         <v>17.77</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296">
         <v>1777</v>
       </c>
       <c r="M296">
         <v>0</v>
       </c>
       <c r="N296">
         <v>0</v>
       </c>
       <c r="O296">
         <v>0</v>
       </c>
       <c r="P296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>588</v>
       </c>
       <c r="B297" t="s">
         <v>589</v>
       </c>
       <c r="C297">
         <v>1777</v>
       </c>
       <c r="D297">
         <v>46.1</v>
       </c>
       <c r="E297">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F297">
         <v>25</v>
       </c>
       <c r="G297">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H297">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I297">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J297">
         <v>17.77</v>
       </c>
       <c r="K297">
         <v>0</v>
       </c>
       <c r="L297">
         <v>1777</v>
       </c>
       <c r="M297">
         <v>0</v>
       </c>
       <c r="N297">
         <v>0</v>
       </c>
       <c r="O297">
         <v>0</v>
       </c>
       <c r="P297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>590</v>
       </c>
       <c r="B298" t="s">
         <v>591</v>
       </c>
       <c r="C298">
         <v>17777</v>
       </c>
       <c r="D298">
-        <v>46.1</v>
+        <v>50.1</v>
       </c>
       <c r="E298">
-        <v>40.1</v>
+        <v>50.1</v>
       </c>
       <c r="F298">
         <v>25</v>
       </c>
       <c r="G298">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H298">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I298">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J298">
         <v>9.49</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
       <c r="L298">
         <v>949</v>
       </c>
       <c r="M298">
         <v>5</v>
       </c>
       <c r="N298">
         <v>0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="P298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>592</v>
       </c>
       <c r="B299" t="s">
         <v>593</v>
       </c>
       <c r="C299">
         <v>1777</v>
       </c>
       <c r="D299">
-        <v>46.1</v>
+        <v>50.1</v>
       </c>
       <c r="E299">
-        <v>40.1</v>
+        <v>50.1</v>
       </c>
       <c r="F299">
         <v>25</v>
       </c>
       <c r="G299">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H299">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I299">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J299">
         <v>17.77</v>
       </c>
       <c r="K299">
         <v>0</v>
       </c>
       <c r="L299">
         <v>1777</v>
       </c>
       <c r="M299">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N299">
         <v>0</v>
       </c>
       <c r="O299">
         <v>0</v>
       </c>
       <c r="P299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>594</v>
       </c>
       <c r="B300" t="s">
         <v>595</v>
       </c>
       <c r="C300">
-        <v>3000</v>
+        <v>4999</v>
       </c>
       <c r="D300">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E300">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F300">
         <v>25</v>
       </c>
       <c r="G300">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="H300">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I300">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="J300">
-        <v>30</v>
+        <v>49.99</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300">
-        <v>3000</v>
+        <v>4999</v>
       </c>
       <c r="M300">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="N300">
         <v>0</v>
       </c>
       <c r="O300">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>596</v>
       </c>
       <c r="B301" t="s">
         <v>597</v>
       </c>
       <c r="C301">
-        <v>5777</v>
+        <v>21777</v>
       </c>
       <c r="D301">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E301">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F301">
         <v>25</v>
       </c>
       <c r="G301">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H301">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I301">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J301">
-        <v>6.5</v>
+        <v>217.77</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301">
-        <v>650</v>
+        <v>21777</v>
       </c>
       <c r="M301">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N301">
         <v>0</v>
       </c>
       <c r="O301">
         <v>0</v>
       </c>
       <c r="P301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>598</v>
       </c>
       <c r="B302" t="s">
         <v>599</v>
       </c>
       <c r="C302">
         <v>3777</v>
       </c>
       <c r="D302">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E302">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F302">
         <v>25</v>
       </c>
       <c r="G302">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H302">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I302">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J302">
-        <v>14.99</v>
+        <v>14.49</v>
       </c>
       <c r="K302">
         <v>0</v>
       </c>
       <c r="L302">
-        <v>1499</v>
+        <v>1449</v>
       </c>
       <c r="M302">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="N302">
         <v>0</v>
       </c>
       <c r="O302">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
         <v>600</v>
       </c>
       <c r="B303" t="s">
         <v>601</v>
       </c>
       <c r="C303">
         <v>901</v>
       </c>
       <c r="D303">
         <v>46.1</v>
       </c>
       <c r="E303">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F303">
         <v>25</v>
       </c>
       <c r="G303">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H303">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I303">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J303">
         <v>9.01</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303">
         <v>901</v>
       </c>
       <c r="M303">
         <v>0</v>
       </c>
       <c r="N303">
         <v>0</v>
       </c>
       <c r="O303">
         <v>0</v>
       </c>
       <c r="P303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>602</v>
       </c>
       <c r="B304" t="s">
         <v>603</v>
       </c>
       <c r="C304">
         <v>799</v>
       </c>
       <c r="D304">
         <v>46.1</v>
       </c>
       <c r="E304">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F304">
         <v>25</v>
       </c>
       <c r="G304">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H304">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I304">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J304">
         <v>7.99</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304">
         <v>799</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
       <c r="N304">
         <v>0</v>
       </c>
       <c r="O304">
         <v>0</v>
       </c>
       <c r="P304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
         <v>604</v>
       </c>
       <c r="B305" t="s">
         <v>605</v>
       </c>
       <c r="C305">
         <v>700</v>
       </c>
       <c r="D305">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E305">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F305">
         <v>25</v>
       </c>
       <c r="G305">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H305">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I305">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J305">
         <v>2.65</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305">
         <v>265</v>
       </c>
       <c r="M305">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="N305">
         <v>0</v>
       </c>
       <c r="O305">
         <v>0</v>
       </c>
       <c r="P305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
         <v>606</v>
       </c>
       <c r="B306" t="s">
         <v>607</v>
       </c>
       <c r="C306">
         <v>700</v>
       </c>
       <c r="D306">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E306">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F306">
         <v>25</v>
       </c>
       <c r="G306">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H306">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I306">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J306">
         <v>2.65</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306">
         <v>265</v>
       </c>
       <c r="M306">
         <v>86</v>
       </c>
       <c r="N306">
         <v>0</v>
       </c>
       <c r="O306">
         <v>0</v>
       </c>
       <c r="P306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
         <v>608</v>
       </c>
       <c r="B307" t="s">
         <v>609</v>
       </c>
       <c r="C307">
         <v>900</v>
       </c>
       <c r="D307">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E307">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F307">
         <v>25</v>
       </c>
       <c r="G307">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H307">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I307">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J307">
         <v>9</v>
       </c>
       <c r="K307">
         <v>0</v>
       </c>
       <c r="L307">
         <v>900</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
       <c r="N307">
         <v>0</v>
       </c>
       <c r="O307">
         <v>0</v>
       </c>
       <c r="P307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
         <v>610</v>
       </c>
       <c r="B308" t="s">
         <v>611</v>
       </c>
       <c r="C308">
         <v>700</v>
       </c>
       <c r="D308">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E308">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F308">
         <v>25</v>
       </c>
       <c r="G308">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H308">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I308">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J308">
         <v>2.65</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308">
         <v>265</v>
       </c>
       <c r="M308">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="N308">
         <v>0</v>
       </c>
       <c r="O308">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
         <v>612</v>
       </c>
       <c r="B309" t="s">
         <v>613</v>
       </c>
       <c r="C309">
         <v>999</v>
       </c>
       <c r="D309">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E309">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F309">
         <v>25</v>
       </c>
       <c r="G309">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H309">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I309">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J309">
         <v>9.99</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309">
         <v>999</v>
       </c>
       <c r="M309">
         <v>0</v>
       </c>
       <c r="N309">
         <v>0</v>
       </c>
       <c r="O309">
         <v>0</v>
       </c>
       <c r="P309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
         <v>614</v>
       </c>
       <c r="B310" t="s">
         <v>615</v>
       </c>
       <c r="C310">
         <v>700</v>
       </c>
       <c r="D310">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E310">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F310">
         <v>25</v>
       </c>
       <c r="G310">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H310">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I310">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J310">
         <v>2.65</v>
       </c>
       <c r="K310">
         <v>0</v>
       </c>
       <c r="L310">
         <v>265</v>
       </c>
       <c r="M310">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="N310">
         <v>0</v>
       </c>
       <c r="O310">
         <v>0</v>
       </c>
       <c r="P310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
         <v>616</v>
       </c>
       <c r="B311" t="s">
         <v>617</v>
       </c>
       <c r="C311">
         <v>850</v>
       </c>
       <c r="D311">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E311">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F311">
         <v>25</v>
       </c>
       <c r="G311">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H311">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I311">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J311">
         <v>2.65</v>
       </c>
       <c r="K311">
         <v>0</v>
       </c>
       <c r="L311">
         <v>265</v>
       </c>
       <c r="M311">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N311">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O311">
         <v>0</v>
       </c>
       <c r="P311">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>618</v>
       </c>
       <c r="B312" t="s">
         <v>619</v>
       </c>
       <c r="C312">
         <v>279</v>
       </c>
       <c r="D312">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E312">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F312">
         <v>25</v>
       </c>
       <c r="G312">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H312">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I312">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J312">
         <v>2.29</v>
       </c>
       <c r="K312">
         <v>0</v>
       </c>
       <c r="L312">
         <v>229</v>
       </c>
       <c r="M312">
         <v>0</v>
       </c>
       <c r="N312">
         <v>0</v>
       </c>
       <c r="O312">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
         <v>620</v>
       </c>
       <c r="B313" t="s">
         <v>621</v>
       </c>
       <c r="C313">
         <v>750</v>
       </c>
       <c r="D313">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E313">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F313">
         <v>25</v>
       </c>
       <c r="G313">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H313">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I313">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J313">
         <v>2.65</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313">
         <v>265</v>
       </c>
       <c r="M313">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="N313">
         <v>0</v>
       </c>
       <c r="O313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
         <v>622</v>
       </c>
       <c r="B314" t="s">
         <v>623</v>
       </c>
       <c r="C314">
         <v>900</v>
       </c>
       <c r="D314">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E314">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F314">
         <v>25</v>
       </c>
       <c r="G314">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H314">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I314">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J314">
         <v>3</v>
       </c>
       <c r="K314">
         <v>0</v>
       </c>
       <c r="L314">
         <v>300</v>
       </c>
       <c r="M314">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="N314">
         <v>0</v>
       </c>
       <c r="O314">
         <v>0</v>
       </c>
       <c r="P314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
         <v>624</v>
       </c>
       <c r="B315" t="s">
         <v>625</v>
       </c>
       <c r="C315">
         <v>1500</v>
       </c>
       <c r="D315">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E315">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F315">
         <v>25</v>
       </c>
       <c r="G315">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H315">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I315">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J315">
         <v>15</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315">
         <v>1500</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
       <c r="N315">
         <v>0</v>
       </c>
       <c r="O315">
         <v>0</v>
       </c>
       <c r="P315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
         <v>626</v>
       </c>
       <c r="B316" t="s">
         <v>627</v>
       </c>
       <c r="C316">
         <v>800</v>
       </c>
       <c r="D316">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E316">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F316">
         <v>25</v>
       </c>
       <c r="G316">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H316">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I316">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J316">
         <v>5.6</v>
       </c>
       <c r="K316">
         <v>0</v>
       </c>
       <c r="L316">
         <v>560</v>
       </c>
       <c r="M316">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N316">
         <v>0</v>
       </c>
       <c r="O316">
         <v>0</v>
       </c>
       <c r="P316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
         <v>628</v>
       </c>
       <c r="B317" t="s">
         <v>629</v>
       </c>
       <c r="C317">
         <v>800</v>
       </c>
       <c r="D317">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E317">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F317">
         <v>25</v>
       </c>
       <c r="G317">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H317">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I317">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J317">
         <v>5.9</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317">
         <v>590</v>
       </c>
       <c r="M317">
         <v>8</v>
       </c>
       <c r="N317">
         <v>0</v>
       </c>
       <c r="O317">
         <v>0</v>
       </c>
       <c r="P317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
         <v>630</v>
       </c>
       <c r="B318" t="s">
         <v>631</v>
       </c>
       <c r="C318">
         <v>700</v>
       </c>
       <c r="D318">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E318">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F318">
         <v>25</v>
       </c>
       <c r="G318">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H318">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I318">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J318">
         <v>2.6</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318">
         <v>260</v>
       </c>
       <c r="M318">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N318">
         <v>0</v>
       </c>
       <c r="O318">
         <v>0</v>
       </c>
       <c r="P318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>632</v>
       </c>
       <c r="B319" t="s">
         <v>633</v>
       </c>
       <c r="C319">
         <v>634</v>
       </c>
       <c r="D319">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E319">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F319">
         <v>25</v>
       </c>
       <c r="G319">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H319">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I319">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J319">
         <v>2.4</v>
       </c>
       <c r="K319">
         <v>0</v>
       </c>
       <c r="L319">
         <v>240</v>
       </c>
       <c r="M319">
         <v>3</v>
       </c>
       <c r="N319">
         <v>0</v>
       </c>
       <c r="O319">
         <v>0</v>
       </c>
       <c r="P319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
         <v>634</v>
       </c>
       <c r="B320" t="s">
         <v>635</v>
       </c>
       <c r="C320">
         <v>800</v>
       </c>
       <c r="D320">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E320">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F320">
         <v>25</v>
       </c>
       <c r="G320">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H320">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I320">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J320">
         <v>2.8</v>
       </c>
       <c r="K320">
         <v>0</v>
       </c>
       <c r="L320">
         <v>280</v>
       </c>
       <c r="M320">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="N320">
         <v>0</v>
       </c>
       <c r="O320">
         <v>0</v>
       </c>
       <c r="P320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
         <v>636</v>
       </c>
       <c r="B321" t="s">
         <v>637</v>
       </c>
       <c r="C321">
         <v>977</v>
       </c>
       <c r="D321">
-        <v>45.1</v>
+        <v>51.1</v>
       </c>
       <c r="E321">
-        <v>39.1</v>
+        <v>51.1</v>
       </c>
       <c r="F321">
         <v>25</v>
       </c>
       <c r="G321">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H321">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I321">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J321">
-        <v>8.5</v>
+        <v>8.29</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
       <c r="L321">
-        <v>850</v>
+        <v>829</v>
       </c>
       <c r="M321">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="N321">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P321">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
         <v>638</v>
       </c>
       <c r="B322" t="s">
         <v>639</v>
       </c>
       <c r="C322">
         <v>1843</v>
       </c>
       <c r="D322">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E322">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F322">
         <v>25</v>
       </c>
       <c r="G322">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H322">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I322">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J322">
         <v>15.92</v>
       </c>
       <c r="K322">
         <v>0</v>
       </c>
       <c r="L322">
         <v>1592</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
       <c r="N322">
         <v>0</v>
       </c>
       <c r="O322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
         <v>640</v>
       </c>
       <c r="B323" t="s">
         <v>639</v>
       </c>
       <c r="C323">
         <v>3000</v>
       </c>
       <c r="D323">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E323">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F323">
         <v>25</v>
       </c>
       <c r="G323">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H323">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I323">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J323">
         <v>30</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
       <c r="L323">
         <v>3000</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
       <c r="N323">
         <v>0</v>
       </c>
       <c r="O323">
         <v>0</v>
       </c>
       <c r="P323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
         <v>641</v>
       </c>
       <c r="B324" t="s">
         <v>639</v>
       </c>
       <c r="C324">
         <v>2999</v>
       </c>
       <c r="D324">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E324">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F324">
         <v>25</v>
       </c>
       <c r="G324">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H324">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I324">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J324">
         <v>21.07</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324">
         <v>2107</v>
       </c>
       <c r="M324">
         <v>0</v>
       </c>
       <c r="N324">
         <v>0</v>
       </c>
       <c r="O324">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
         <v>642</v>
       </c>
       <c r="B325" t="s">
         <v>639</v>
       </c>
       <c r="C325">
         <v>2000</v>
       </c>
       <c r="D325">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E325">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F325">
         <v>25</v>
       </c>
       <c r="G325">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H325">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I325">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J325">
         <v>20</v>
       </c>
       <c r="K325">
         <v>0</v>
       </c>
       <c r="L325">
         <v>2000</v>
       </c>
       <c r="M325">
         <v>0</v>
       </c>
       <c r="N325">
         <v>0</v>
       </c>
       <c r="O325">
         <v>0</v>
       </c>
       <c r="P325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
         <v>643</v>
       </c>
       <c r="B326" t="s">
         <v>644</v>
       </c>
       <c r="C326">
         <v>3000</v>
       </c>
       <c r="D326">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E326">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F326">
         <v>25</v>
       </c>
       <c r="G326">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H326">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I326">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J326">
         <v>24.99</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
       <c r="L326">
         <v>2499</v>
       </c>
       <c r="M326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N326">
         <v>0</v>
       </c>
       <c r="O326">
         <v>0</v>
       </c>
       <c r="P326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
         <v>645</v>
       </c>
       <c r="B327" t="s">
         <v>644</v>
       </c>
       <c r="C327">
         <v>3000</v>
       </c>
       <c r="D327">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E327">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F327">
         <v>25</v>
       </c>
       <c r="G327">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H327">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I327">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J327">
         <v>30</v>
       </c>
       <c r="K327">
         <v>0</v>
       </c>
       <c r="L327">
         <v>3000</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
       <c r="N327">
         <v>0</v>
       </c>
       <c r="O327">
         <v>0</v>
       </c>
       <c r="P327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
         <v>646</v>
       </c>
       <c r="B328" t="s">
         <v>644</v>
       </c>
       <c r="C328">
         <v>2777</v>
       </c>
       <c r="D328">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E328">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F328">
         <v>25</v>
       </c>
       <c r="G328">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H328">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I328">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J328">
         <v>18.5</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
       <c r="L328">
         <v>1850</v>
       </c>
       <c r="M328">
         <v>0</v>
       </c>
       <c r="N328">
         <v>0</v>
       </c>
       <c r="O328">
         <v>0</v>
       </c>
       <c r="P328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
         <v>647</v>
       </c>
       <c r="B329" t="s">
         <v>644</v>
       </c>
       <c r="C329">
         <v>3000</v>
       </c>
       <c r="D329">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E329">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F329">
         <v>25</v>
       </c>
       <c r="G329">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H329">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I329">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J329">
         <v>30</v>
       </c>
       <c r="K329">
         <v>0</v>
       </c>
       <c r="L329">
         <v>3000</v>
       </c>
       <c r="M329">
         <v>0</v>
       </c>
       <c r="N329">
         <v>0</v>
       </c>
       <c r="O329">
         <v>0</v>
       </c>
       <c r="P329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
         <v>648</v>
       </c>
       <c r="B330" t="s">
         <v>649</v>
       </c>
       <c r="C330">
         <v>2500</v>
       </c>
       <c r="D330">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E330">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F330">
         <v>25</v>
       </c>
       <c r="G330">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H330">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I330">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J330">
         <v>25</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330">
         <v>2500</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
       <c r="N330">
         <v>0</v>
       </c>
       <c r="O330">
         <v>0</v>
       </c>
       <c r="P330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
         <v>650</v>
       </c>
       <c r="B331" t="s">
         <v>651</v>
       </c>
       <c r="C331">
         <v>2999</v>
       </c>
       <c r="D331">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E331">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F331">
         <v>25</v>
       </c>
       <c r="G331">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H331">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I331">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J331">
         <v>19.99</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331">
         <v>1999</v>
       </c>
       <c r="M331">
         <v>0</v>
       </c>
       <c r="N331">
         <v>0</v>
       </c>
       <c r="O331">
         <v>0</v>
       </c>
       <c r="P331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
         <v>652</v>
       </c>
       <c r="B332" t="s">
         <v>651</v>
       </c>
       <c r="C332">
         <v>1970</v>
       </c>
       <c r="D332">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E332">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F332">
         <v>25</v>
       </c>
       <c r="G332">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H332">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I332">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J332">
         <v>19.7</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332">
         <v>1970</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
       <c r="N332">
         <v>0</v>
       </c>
       <c r="O332"/>
       <c r="P332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
         <v>653</v>
       </c>
       <c r="B333" t="s">
         <v>651</v>
       </c>
       <c r="C333">
         <v>3000</v>
       </c>
       <c r="D333">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E333">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F333">
         <v>25</v>
       </c>
       <c r="G333">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H333">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I333">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J333">
         <v>30</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333">
         <v>3000</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
       <c r="N333">
         <v>0</v>
       </c>
       <c r="O333"/>
       <c r="P333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
         <v>654</v>
       </c>
       <c r="B334" t="s">
         <v>655</v>
       </c>
       <c r="C334">
         <v>2800</v>
       </c>
       <c r="D334">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E334">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F334">
         <v>25</v>
       </c>
       <c r="G334">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H334">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I334">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J334">
         <v>24.19</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334">
         <v>2419</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
       <c r="N334">
         <v>0</v>
       </c>
       <c r="O334">
         <v>0</v>
       </c>
       <c r="P334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
         <v>656</v>
       </c>
       <c r="B335" t="s">
         <v>655</v>
       </c>
       <c r="C335">
         <v>2000</v>
       </c>
       <c r="D335">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E335">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F335">
         <v>25</v>
       </c>
       <c r="G335">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H335">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I335">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J335">
         <v>20</v>
       </c>
       <c r="K335">
         <v>0</v>
       </c>
       <c r="L335">
         <v>2000</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
       <c r="N335">
         <v>0</v>
       </c>
       <c r="O335"/>
       <c r="P335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
         <v>657</v>
       </c>
       <c r="B336" t="s">
         <v>658</v>
       </c>
       <c r="C336">
         <v>790</v>
       </c>
       <c r="D336">
         <v>46.1</v>
       </c>
       <c r="E336">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F336">
         <v>25</v>
       </c>
       <c r="G336">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H336">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I336">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J336">
         <v>7.9</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336">
         <v>790</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
       <c r="N336">
         <v>0</v>
       </c>
       <c r="O336">
         <v>0</v>
       </c>
       <c r="P336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
         <v>659</v>
       </c>
       <c r="B337" t="s">
         <v>660</v>
       </c>
       <c r="C337">
         <v>4500</v>
       </c>
       <c r="D337">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E337">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F337">
         <v>25</v>
       </c>
       <c r="G337">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H337">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I337">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J337">
         <v>45</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337">
         <v>4500</v>
       </c>
       <c r="M337">
         <v>0</v>
       </c>
       <c r="N337">
         <v>0</v>
       </c>
       <c r="O337">
         <v>0</v>
       </c>
       <c r="P337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
         <v>661</v>
       </c>
       <c r="B338" t="s">
         <v>451</v>
       </c>
       <c r="C338">
         <v>4500</v>
       </c>
       <c r="D338">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E338">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F338">
         <v>25</v>
       </c>
       <c r="G338">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H338">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I338">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J338">
         <v>45</v>
       </c>
       <c r="K338">
         <v>0</v>
       </c>
       <c r="L338">
         <v>4500</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
       <c r="N338">
         <v>0</v>
       </c>
       <c r="O338">
         <v>0</v>
       </c>
       <c r="P338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
         <v>662</v>
       </c>
       <c r="B339" t="s">
         <v>663</v>
       </c>
       <c r="C339">
         <v>2500</v>
       </c>
       <c r="D339">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E339">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F339">
         <v>25</v>
       </c>
       <c r="G339">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H339">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I339">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J339">
         <v>9</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339">
         <v>900</v>
       </c>
       <c r="M339">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="N339">
         <v>0</v>
       </c>
-      <c r="O339"/>
+      <c r="O339">
+        <v>4</v>
+      </c>
       <c r="P339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
         <v>664</v>
       </c>
       <c r="B340" t="s">
         <v>665</v>
       </c>
       <c r="C340">
         <v>1000</v>
       </c>
       <c r="D340">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E340">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F340">
         <v>25</v>
       </c>
       <c r="G340">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H340">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I340">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J340">
         <v>9.69</v>
       </c>
       <c r="K340">
         <v>0</v>
       </c>
       <c r="L340">
         <v>969</v>
       </c>
       <c r="M340">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N340">
         <v>0</v>
       </c>
       <c r="O340">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
         <v>666</v>
       </c>
       <c r="B341" t="s">
         <v>667</v>
       </c>
       <c r="C341">
         <v>650</v>
       </c>
       <c r="D341">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E341">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F341">
         <v>25</v>
       </c>
       <c r="G341">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H341">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I341">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J341">
         <v>6.49</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341">
         <v>649</v>
       </c>
       <c r="M341">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N341">
         <v>0</v>
       </c>
       <c r="O341">
         <v>0</v>
       </c>
       <c r="P341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
         <v>668</v>
       </c>
       <c r="B342" t="s">
         <v>669</v>
       </c>
       <c r="C342">
         <v>600</v>
       </c>
       <c r="D342">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E342">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F342">
         <v>25</v>
       </c>
       <c r="G342">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H342">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I342">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J342">
-        <v>1.72</v>
+        <v>2.47</v>
       </c>
       <c r="K342">
         <v>0</v>
       </c>
       <c r="L342">
-        <v>172</v>
+        <v>247</v>
       </c>
       <c r="M342">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N342">
         <v>0</v>
       </c>
       <c r="O342">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
         <v>670</v>
       </c>
       <c r="B343" t="s">
         <v>671</v>
       </c>
       <c r="C343">
         <v>599</v>
       </c>
       <c r="D343">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E343">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F343">
         <v>25</v>
       </c>
       <c r="G343">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H343">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I343">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J343">
         <v>5.99</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
       <c r="L343">
         <v>599</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
       <c r="N343">
         <v>0</v>
       </c>
       <c r="O343">
         <v>0</v>
       </c>
       <c r="P343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
         <v>672</v>
       </c>
       <c r="B344" t="s">
         <v>673</v>
       </c>
       <c r="C344">
         <v>1000</v>
       </c>
       <c r="D344">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E344">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F344">
         <v>25</v>
       </c>
       <c r="G344">
-        <v>22.37</v>
+        <v>55</v>
       </c>
       <c r="H344">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I344">
-        <v>22.37</v>
+        <v>55</v>
       </c>
       <c r="J344">
         <v>3</v>
       </c>
       <c r="K344">
         <v>0</v>
       </c>
       <c r="L344">
         <v>300</v>
       </c>
       <c r="M344">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="N344">
         <v>0</v>
       </c>
       <c r="O344">
         <v>0</v>
       </c>
       <c r="P344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
         <v>674</v>
       </c>
       <c r="B345" t="s">
         <v>675</v>
       </c>
       <c r="C345">
         <v>2777</v>
       </c>
       <c r="D345">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E345">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F345">
         <v>25</v>
       </c>
       <c r="G345">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H345">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I345">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J345">
         <v>22.21</v>
       </c>
       <c r="K345">
         <v>0</v>
       </c>
       <c r="L345">
         <v>2221</v>
       </c>
       <c r="M345">
+        <v>4</v>
+      </c>
+      <c r="N345">
+        <v>0</v>
+      </c>
+      <c r="O345">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="P345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
         <v>676</v>
       </c>
       <c r="B346" t="s">
         <v>677</v>
       </c>
       <c r="C346">
         <v>2377</v>
       </c>
       <c r="D346">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E346">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F346">
         <v>25</v>
       </c>
       <c r="G346">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H346">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I346">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J346">
         <v>22.34</v>
       </c>
       <c r="K346">
         <v>0</v>
       </c>
       <c r="L346">
         <v>2234</v>
       </c>
       <c r="M346">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N346">
         <v>0</v>
       </c>
       <c r="O346">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
         <v>678</v>
       </c>
       <c r="B347" t="s">
         <v>384</v>
       </c>
       <c r="C347">
         <v>1777</v>
       </c>
       <c r="D347">
         <v>46.1</v>
       </c>
       <c r="E347">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F347">
         <v>25</v>
       </c>
       <c r="G347">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H347">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I347">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J347">
         <v>8.2</v>
       </c>
       <c r="K347">
         <v>0</v>
       </c>
       <c r="L347">
         <v>820</v>
       </c>
       <c r="M347">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N347">
         <v>0</v>
       </c>
       <c r="O347">
         <v>0</v>
       </c>
       <c r="P347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
         <v>679</v>
       </c>
       <c r="B348" t="s">
         <v>384</v>
       </c>
       <c r="C348">
         <v>1777</v>
       </c>
       <c r="D348">
         <v>46.1</v>
       </c>
       <c r="E348">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F348">
         <v>25</v>
       </c>
       <c r="G348">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H348">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I348">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J348">
         <v>8.2</v>
       </c>
       <c r="K348">
         <v>0</v>
       </c>
       <c r="L348">
         <v>820</v>
       </c>
       <c r="M348">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N348">
         <v>0</v>
       </c>
       <c r="O348">
         <v>0</v>
       </c>
       <c r="P348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
         <v>680</v>
       </c>
       <c r="B349" t="s">
         <v>681</v>
       </c>
       <c r="C349">
         <v>1777</v>
       </c>
       <c r="D349">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E349">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F349">
         <v>25</v>
       </c>
       <c r="G349">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H349">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I349">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J349">
         <v>9.5</v>
       </c>
       <c r="K349">
         <v>0</v>
       </c>
       <c r="L349">
         <v>950</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
       <c r="N349">
         <v>0</v>
       </c>
       <c r="O349">
         <v>0</v>
       </c>
       <c r="P349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
         <v>682</v>
       </c>
       <c r="B350" t="s">
         <v>683</v>
       </c>
       <c r="C350">
         <v>3777</v>
       </c>
       <c r="D350">
         <v>46.1</v>
       </c>
       <c r="E350">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F350">
         <v>25</v>
       </c>
       <c r="G350">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H350">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I350">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J350">
         <v>37.77</v>
       </c>
       <c r="K350">
         <v>0</v>
       </c>
       <c r="L350">
         <v>3777</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
       <c r="N350">
         <v>0</v>
       </c>
       <c r="O350"/>
       <c r="P350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
         <v>684</v>
       </c>
       <c r="B351" t="s">
         <v>685</v>
       </c>
       <c r="C351">
         <v>3777</v>
       </c>
       <c r="D351">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E351">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F351">
         <v>25</v>
       </c>
       <c r="G351">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H351">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I351">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J351">
         <v>3</v>
       </c>
       <c r="K351">
         <v>0</v>
       </c>
       <c r="L351">
         <v>300</v>
       </c>
       <c r="M351">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N351">
         <v>0</v>
       </c>
       <c r="O351"/>
       <c r="P351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
         <v>686</v>
       </c>
       <c r="B352" t="s">
         <v>687</v>
       </c>
       <c r="C352">
         <v>3777</v>
       </c>
       <c r="D352">
         <v>46.1</v>
       </c>
       <c r="E352">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F352">
         <v>25</v>
       </c>
       <c r="G352">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H352">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I352">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J352">
         <v>37.77</v>
       </c>
       <c r="K352">
         <v>0</v>
       </c>
       <c r="L352">
         <v>3777</v>
       </c>
       <c r="M352">
         <v>0</v>
       </c>
       <c r="N352">
         <v>0</v>
       </c>
       <c r="O352"/>
       <c r="P352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
         <v>688</v>
       </c>
       <c r="B353" t="s">
         <v>689</v>
       </c>
       <c r="C353">
         <v>2777</v>
       </c>
       <c r="D353">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E353">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F353">
         <v>25</v>
       </c>
       <c r="G353">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H353">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I353">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J353">
         <v>27.77</v>
       </c>
       <c r="K353">
         <v>0</v>
       </c>
       <c r="L353">
         <v>2777</v>
       </c>
       <c r="M353">
         <v>0</v>
       </c>
       <c r="N353">
         <v>0</v>
       </c>
       <c r="O353">
         <v>0</v>
       </c>
       <c r="P353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
         <v>690</v>
       </c>
       <c r="B354" t="s">
         <v>691</v>
       </c>
       <c r="C354">
         <v>1777</v>
       </c>
       <c r="D354">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E354">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F354">
         <v>25</v>
       </c>
       <c r="G354">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H354">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I354">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J354">
         <v>17.77</v>
       </c>
       <c r="K354">
         <v>0</v>
       </c>
       <c r="L354">
         <v>1777</v>
       </c>
       <c r="M354">
         <v>0</v>
       </c>
       <c r="N354">
         <v>0</v>
       </c>
       <c r="O354">
         <v>0</v>
       </c>
       <c r="P354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
         <v>692</v>
       </c>
       <c r="B355" t="s">
         <v>693</v>
       </c>
       <c r="C355">
         <v>2777</v>
       </c>
       <c r="D355">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E355">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F355">
         <v>25</v>
       </c>
       <c r="G355">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H355">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I355">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J355">
         <v>12</v>
       </c>
       <c r="K355">
         <v>0</v>
       </c>
       <c r="L355">
         <v>1200</v>
       </c>
       <c r="M355">
         <v>0</v>
       </c>
       <c r="N355">
         <v>0</v>
       </c>
       <c r="O355">
         <v>0</v>
       </c>
       <c r="P355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
         <v>694</v>
       </c>
       <c r="B356" t="s">
         <v>695</v>
       </c>
       <c r="C356">
         <v>2777</v>
       </c>
       <c r="D356">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E356">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F356">
         <v>25</v>
       </c>
       <c r="G356">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H356">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I356">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J356">
         <v>27.77</v>
       </c>
       <c r="K356">
         <v>0</v>
       </c>
       <c r="L356">
         <v>2777</v>
       </c>
       <c r="M356">
         <v>0</v>
       </c>
       <c r="N356">
         <v>0</v>
       </c>
       <c r="O356">
         <v>0</v>
       </c>
       <c r="P356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
         <v>696</v>
       </c>
       <c r="B357" t="s">
         <v>697</v>
       </c>
       <c r="C357">
         <v>2777</v>
       </c>
       <c r="D357">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E357">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F357">
         <v>25</v>
       </c>
       <c r="G357">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H357">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I357">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J357">
         <v>27.77</v>
       </c>
       <c r="K357">
         <v>0</v>
       </c>
       <c r="L357">
         <v>2777</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
       <c r="N357">
         <v>0</v>
       </c>
       <c r="O357">
         <v>0</v>
       </c>
       <c r="P357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
         <v>698</v>
       </c>
       <c r="B358" t="s">
         <v>699</v>
       </c>
       <c r="C358">
         <v>4777</v>
       </c>
       <c r="D358">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E358">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F358">
         <v>25</v>
       </c>
       <c r="G358">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H358">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I358">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J358">
         <v>34.99</v>
       </c>
       <c r="K358">
         <v>0</v>
       </c>
       <c r="L358">
         <v>3499</v>
       </c>
       <c r="M358">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="N358">
         <v>0</v>
       </c>
       <c r="O358">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
         <v>700</v>
       </c>
       <c r="B359" t="s">
         <v>699</v>
       </c>
       <c r="C359">
         <v>4185</v>
       </c>
       <c r="D359">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E359">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F359">
         <v>25</v>
       </c>
       <c r="G359">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H359">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I359">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J359">
         <v>34.99</v>
       </c>
       <c r="K359">
         <v>0</v>
       </c>
       <c r="L359">
         <v>3499</v>
       </c>
       <c r="M359">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N359">
         <v>0</v>
       </c>
       <c r="O359">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
         <v>701</v>
       </c>
       <c r="B360" t="s">
         <v>702</v>
       </c>
       <c r="C360">
         <v>9777</v>
       </c>
       <c r="D360">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E360">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F360">
         <v>25</v>
       </c>
       <c r="G360">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H360">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I360">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J360">
         <v>37.16</v>
       </c>
       <c r="K360">
         <v>0</v>
       </c>
       <c r="L360">
         <v>3716</v>
       </c>
       <c r="M360">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="N360">
         <v>0</v>
       </c>
       <c r="O360">
         <v>0</v>
       </c>
       <c r="P360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
         <v>703</v>
       </c>
       <c r="B361" t="s">
         <v>704</v>
       </c>
       <c r="C361">
-        <v>12999</v>
+        <v>49999</v>
       </c>
       <c r="D361">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E361">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F361">
         <v>25</v>
       </c>
       <c r="G361">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H361">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I361">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J361">
-        <v>129.99</v>
+        <v>62.99</v>
       </c>
       <c r="K361">
         <v>0</v>
       </c>
       <c r="L361">
-        <v>12999</v>
+        <v>6299</v>
       </c>
       <c r="M361">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="N361">
         <v>0</v>
       </c>
       <c r="O361">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
         <v>705</v>
       </c>
       <c r="B362" t="s">
         <v>706</v>
       </c>
       <c r="C362">
-        <v>777</v>
+        <v>300</v>
       </c>
       <c r="D362">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="E362">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="F362">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G362">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H362">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I362">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J362">
-        <v>0.8</v>
+        <v>3</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
       <c r="N362">
         <v>0</v>
       </c>
       <c r="O362">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
         <v>707</v>
       </c>
       <c r="B363" t="s">
         <v>708</v>
       </c>
       <c r="C363">
         <v>937</v>
       </c>
       <c r="D363">
-        <v>45.1</v>
+        <v>51.1</v>
       </c>
       <c r="E363">
-        <v>39.1</v>
+        <v>51.1</v>
       </c>
       <c r="F363">
         <v>25</v>
       </c>
       <c r="G363">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H363">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I363">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J363">
-        <v>8.5</v>
+        <v>8.29</v>
       </c>
       <c r="K363">
         <v>0</v>
       </c>
       <c r="L363">
-        <v>850</v>
+        <v>829</v>
       </c>
       <c r="M363">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="N363">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O363">
         <v>0</v>
       </c>
       <c r="P363">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
         <v>709</v>
       </c>
       <c r="B364" t="s">
         <v>708</v>
       </c>
       <c r="C364">
         <v>1777</v>
       </c>
       <c r="D364">
-        <v>45.1</v>
+        <v>51.1</v>
       </c>
       <c r="E364">
-        <v>39.1</v>
+        <v>51.1</v>
       </c>
       <c r="F364">
         <v>25</v>
       </c>
       <c r="G364">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H364">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I364">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J364">
-        <v>8.5</v>
+        <v>8.29</v>
       </c>
       <c r="K364">
         <v>0</v>
       </c>
       <c r="L364">
-        <v>850</v>
+        <v>829</v>
       </c>
       <c r="M364">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="N364">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O364">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P364">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
         <v>710</v>
       </c>
       <c r="B365" t="s">
         <v>711</v>
       </c>
       <c r="C365">
         <v>777</v>
       </c>
       <c r="D365">
         <v>46.1</v>
       </c>
       <c r="E365">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F365">
         <v>25</v>
       </c>
       <c r="G365">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H365">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I365">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J365">
-        <v>7.77</v>
+        <v>7.65</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365">
-        <v>777</v>
+        <v>765</v>
       </c>
       <c r="M365">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="N365">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O365">
         <v>0</v>
       </c>
       <c r="P365">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
         <v>712</v>
       </c>
       <c r="B366" t="s">
         <v>364</v>
       </c>
       <c r="C366">
         <v>777</v>
       </c>
       <c r="D366">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E366">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F366">
         <v>25</v>
       </c>
       <c r="G366">
-        <v>23.38</v>
+        <v>61</v>
       </c>
       <c r="H366">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I366">
-        <v>23.38</v>
+        <v>61</v>
       </c>
       <c r="J366">
-        <v>2.49</v>
+        <v>1.99</v>
       </c>
       <c r="K366">
         <v>0</v>
       </c>
       <c r="L366">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="M366">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="N366">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O366">
         <v>0</v>
       </c>
       <c r="P366">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
         <v>713</v>
       </c>
       <c r="B367" t="s">
         <v>714</v>
       </c>
       <c r="C367">
         <v>5777</v>
       </c>
       <c r="D367">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E367">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F367">
         <v>25</v>
       </c>
       <c r="G367">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H367">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I367">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J367">
-        <v>57.77</v>
+        <v>53.99</v>
       </c>
       <c r="K367">
         <v>0</v>
       </c>
       <c r="L367">
-        <v>5777</v>
+        <v>5399</v>
       </c>
       <c r="M367">
         <v>10</v>
       </c>
       <c r="N367">
         <v>0</v>
       </c>
       <c r="O367">
         <v>0</v>
       </c>
       <c r="P367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
         <v>715</v>
       </c>
       <c r="B368" t="s">
         <v>716</v>
       </c>
       <c r="C368">
         <v>3500</v>
       </c>
       <c r="D368">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E368">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F368">
         <v>25</v>
       </c>
       <c r="G368">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H368">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I368">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J368">
-        <v>27.99</v>
+        <v>26.99</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368">
-        <v>2799</v>
+        <v>2699</v>
       </c>
       <c r="M368">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="N368">
         <v>0</v>
       </c>
       <c r="O368">
         <v>0</v>
       </c>
       <c r="P368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
         <v>717</v>
       </c>
       <c r="B369" t="s">
         <v>718</v>
       </c>
       <c r="C369">
         <v>1777</v>
       </c>
       <c r="D369">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E369">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F369">
         <v>25</v>
       </c>
       <c r="G369">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H369">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I369">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J369">
         <v>13.71</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369">
         <v>1371</v>
       </c>
       <c r="M369">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="N369">
         <v>0</v>
       </c>
       <c r="O369">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
         <v>719</v>
       </c>
       <c r="B370" t="s">
         <v>720</v>
       </c>
       <c r="C370">
         <v>3777</v>
       </c>
       <c r="D370">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E370">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F370">
         <v>25</v>
       </c>
       <c r="G370">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H370">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I370">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J370">
         <v>29.99</v>
       </c>
       <c r="K370">
         <v>0</v>
       </c>
       <c r="L370">
         <v>2999</v>
       </c>
       <c r="M370">
         <v>19</v>
       </c>
       <c r="N370">
         <v>0</v>
       </c>
       <c r="O370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
         <v>721</v>
       </c>
       <c r="B371" t="s">
         <v>722</v>
       </c>
       <c r="C371">
         <v>4500</v>
       </c>
       <c r="D371">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E371">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F371">
         <v>25</v>
       </c>
       <c r="G371">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H371">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I371">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J371">
         <v>24.99</v>
       </c>
       <c r="K371">
         <v>0</v>
       </c>
       <c r="L371">
         <v>2499</v>
       </c>
       <c r="M371">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="N371">
         <v>0</v>
       </c>
       <c r="O371">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="P371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
         <v>723</v>
       </c>
       <c r="B372" t="s">
         <v>724</v>
       </c>
       <c r="C372">
         <v>159</v>
       </c>
       <c r="D372">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E372">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F372">
         <v>25</v>
       </c>
       <c r="G372">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H372">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I372">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J372">
         <v>1.56</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372">
         <v>156</v>
       </c>
       <c r="M372">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N372">
         <v>0</v>
       </c>
       <c r="O372">
         <v>0</v>
       </c>
       <c r="P372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
         <v>725</v>
       </c>
       <c r="B373" t="s">
         <v>726</v>
       </c>
       <c r="C373">
         <v>179</v>
       </c>
       <c r="D373">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E373">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F373">
         <v>25</v>
       </c>
       <c r="G373">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H373">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I373">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J373">
         <v>1.76</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373">
         <v>176</v>
       </c>
       <c r="M373">
         <v>20</v>
       </c>
       <c r="N373">
         <v>0</v>
       </c>
       <c r="O373">
         <v>0</v>
       </c>
       <c r="P373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
         <v>727</v>
       </c>
       <c r="B374" t="s">
         <v>728</v>
       </c>
       <c r="C374">
         <v>977</v>
       </c>
       <c r="D374">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E374">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F374">
         <v>25</v>
       </c>
       <c r="G374">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H374">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I374">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J374">
         <v>2.49</v>
       </c>
       <c r="K374">
         <v>0</v>
       </c>
       <c r="L374">
         <v>249</v>
       </c>
       <c r="M374">
         <v>5</v>
       </c>
       <c r="N374">
         <v>0</v>
       </c>
       <c r="O374">
         <v>0</v>
       </c>
       <c r="P374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
         <v>729</v>
       </c>
       <c r="B375" t="s">
         <v>730</v>
       </c>
       <c r="C375">
         <v>699</v>
       </c>
       <c r="D375">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E375">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F375">
         <v>25</v>
       </c>
       <c r="G375">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H375">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I375">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J375">
-        <v>1.6</v>
+        <v>1.29</v>
       </c>
       <c r="K375">
         <v>0</v>
       </c>
       <c r="L375">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="M375">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N375">
         <v>0</v>
       </c>
       <c r="O375">
         <v>0</v>
       </c>
       <c r="P375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
         <v>731</v>
       </c>
       <c r="B376" t="s">
         <v>732</v>
       </c>
       <c r="C376">
         <v>777</v>
       </c>
       <c r="D376">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E376">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F376">
         <v>25</v>
       </c>
       <c r="G376">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H376">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I376">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J376">
-        <v>1.25</v>
+        <v>1.29</v>
       </c>
       <c r="K376">
         <v>0</v>
       </c>
       <c r="L376">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M376">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N376">
         <v>0</v>
       </c>
       <c r="O376">
         <v>0</v>
       </c>
       <c r="P376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
         <v>733</v>
       </c>
       <c r="B377" t="s">
         <v>734</v>
       </c>
       <c r="C377">
         <v>499</v>
       </c>
       <c r="D377">
-        <v>53.1</v>
+        <v>22.1</v>
       </c>
       <c r="E377">
-        <v>48.1</v>
+        <v>22.1</v>
       </c>
       <c r="F377">
         <v>25</v>
       </c>
       <c r="G377">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H377">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I377">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J377">
-        <v>4.99</v>
+        <v>1.29</v>
       </c>
       <c r="K377">
         <v>0</v>
       </c>
       <c r="L377">
-        <v>499</v>
+        <v>129</v>
       </c>
       <c r="M377">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N377">
         <v>0</v>
       </c>
       <c r="O377">
         <v>0</v>
       </c>
       <c r="P377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
         <v>735</v>
       </c>
       <c r="B378" t="s">
         <v>736</v>
       </c>
       <c r="C378">
-        <v>399</v>
+        <v>299</v>
       </c>
       <c r="D378">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="E378">
-        <v>13.1</v>
+        <v>22.1</v>
       </c>
       <c r="F378">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G378">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H378">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I378">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J378">
+        <v>1.69</v>
+      </c>
+      <c r="K378">
+        <v>0</v>
+      </c>
+      <c r="L378">
+        <v>169</v>
+      </c>
+      <c r="M378">
+        <v>15</v>
+      </c>
+      <c r="N378">
+        <v>0</v>
+      </c>
+      <c r="O378">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
         <v>737</v>
       </c>
       <c r="B379" t="s">
         <v>738</v>
       </c>
       <c r="C379">
         <v>977</v>
       </c>
       <c r="D379">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E379">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F379">
         <v>25</v>
       </c>
       <c r="G379">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H379">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I379">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J379">
-        <v>2.99</v>
+        <v>9.77</v>
       </c>
       <c r="K379">
         <v>0</v>
       </c>
       <c r="L379">
-        <v>299</v>
+        <v>977</v>
       </c>
       <c r="M379">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N379">
         <v>0</v>
       </c>
       <c r="O379">
         <v>0</v>
       </c>
       <c r="P379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
         <v>739</v>
       </c>
       <c r="B380" t="s">
         <v>738</v>
       </c>
       <c r="C380">
         <v>777</v>
       </c>
       <c r="D380">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E380">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F380">
         <v>25</v>
       </c>
       <c r="G380">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H380">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I380">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J380">
         <v>2.99</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380">
         <v>299</v>
       </c>
       <c r="M380">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N380">
         <v>0</v>
       </c>
       <c r="O380">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
         <v>740</v>
       </c>
       <c r="B381" t="s">
         <v>741</v>
       </c>
       <c r="C381">
         <v>3500</v>
       </c>
       <c r="D381">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E381">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F381">
         <v>25</v>
       </c>
       <c r="G381">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H381">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I381">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J381">
         <v>29.99</v>
       </c>
       <c r="K381">
         <v>0</v>
       </c>
       <c r="L381">
         <v>2999</v>
       </c>
       <c r="M381">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="N381">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O381">
         <v>0</v>
       </c>
       <c r="P381">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
         <v>742</v>
       </c>
       <c r="B382" t="s">
         <v>743</v>
       </c>
       <c r="C382">
-        <v>800</v>
+        <v>1999</v>
       </c>
       <c r="D382">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E382">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F382">
         <v>25</v>
       </c>
       <c r="G382">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H382">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I382">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J382">
-        <v>7.86</v>
+        <v>19.99</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382">
-        <v>786</v>
+        <v>1999</v>
       </c>
       <c r="M382">
         <v>0</v>
       </c>
       <c r="N382">
         <v>0</v>
       </c>
       <c r="O382">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
         <v>744</v>
       </c>
       <c r="B383" t="s">
         <v>745</v>
       </c>
       <c r="C383">
         <v>3777</v>
       </c>
       <c r="D383">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E383">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F383">
         <v>25</v>
       </c>
       <c r="G383">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="H383">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I383">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="J383">
         <v>37.77</v>
       </c>
       <c r="K383">
         <v>0</v>
       </c>
       <c r="L383">
         <v>3777</v>
       </c>
       <c r="M383">
         <v>0</v>
       </c>
       <c r="N383">
         <v>0</v>
       </c>
       <c r="O383">
         <v>0</v>
       </c>
       <c r="P383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
         <v>746</v>
       </c>
       <c r="B384" t="s">
         <v>747</v>
       </c>
       <c r="C384">
         <v>1020</v>
       </c>
       <c r="D384">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E384">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F384">
         <v>25</v>
       </c>
       <c r="G384">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H384">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I384">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J384">
         <v>10.2</v>
       </c>
       <c r="K384">
         <v>0</v>
       </c>
       <c r="L384">
         <v>1020</v>
       </c>
       <c r="M384">
         <v>0</v>
       </c>
       <c r="N384">
         <v>0</v>
       </c>
       <c r="O384">
         <v>0</v>
       </c>
       <c r="P384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
         <v>748</v>
       </c>
       <c r="B385" t="s">
         <v>749</v>
       </c>
       <c r="C385">
         <v>4777</v>
       </c>
       <c r="D385">
-        <v>45.1</v>
+        <v>50.1</v>
       </c>
       <c r="E385">
-        <v>39.1</v>
+        <v>50.1</v>
       </c>
       <c r="F385">
         <v>25</v>
       </c>
       <c r="G385">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="H385">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I385">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="J385">
         <v>47.77</v>
       </c>
       <c r="K385">
         <v>0</v>
       </c>
       <c r="L385">
         <v>4777</v>
       </c>
       <c r="M385">
         <v>0</v>
       </c>
       <c r="N385">
         <v>0</v>
       </c>
       <c r="O385">
         <v>0</v>
       </c>
       <c r="P385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
         <v>750</v>
       </c>
       <c r="B386" t="s">
         <v>751</v>
       </c>
       <c r="C386">
         <v>777</v>
       </c>
       <c r="D386">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E386">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F386">
         <v>25</v>
       </c>
       <c r="G386">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H386">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I386">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J386">
-        <v>3</v>
+        <v>7.77</v>
       </c>
       <c r="K386">
         <v>0</v>
       </c>
       <c r="L386">
-        <v>300</v>
+        <v>777</v>
       </c>
       <c r="M386">
         <v>0</v>
       </c>
       <c r="N386">
         <v>0</v>
       </c>
       <c r="O386">
         <v>0</v>
       </c>
       <c r="P386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
         <v>752</v>
       </c>
       <c r="B387" t="s">
         <v>753</v>
       </c>
       <c r="C387">
         <v>777</v>
       </c>
       <c r="D387">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E387">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F387">
         <v>25</v>
       </c>
       <c r="G387">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H387">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I387">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J387">
         <v>7.77</v>
       </c>
       <c r="K387">
         <v>0</v>
       </c>
       <c r="L387">
         <v>777</v>
       </c>
       <c r="M387">
         <v>0</v>
       </c>
       <c r="N387">
         <v>0</v>
       </c>
       <c r="O387">
         <v>0</v>
       </c>
       <c r="P387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
         <v>754</v>
       </c>
       <c r="B388" t="s">
         <v>755</v>
       </c>
       <c r="C388">
         <v>700</v>
       </c>
       <c r="D388">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E388">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F388">
         <v>25</v>
       </c>
       <c r="G388">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H388">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I388">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J388">
         <v>7</v>
       </c>
       <c r="K388">
         <v>0</v>
       </c>
       <c r="L388">
         <v>700</v>
       </c>
       <c r="M388">
         <v>0</v>
       </c>
       <c r="N388">
         <v>0</v>
       </c>
       <c r="O388">
         <v>0</v>
       </c>
       <c r="P388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
         <v>756</v>
       </c>
       <c r="B389" t="s">
         <v>757</v>
       </c>
       <c r="C389">
         <v>777</v>
       </c>
       <c r="D389">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E389">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F389">
         <v>25</v>
       </c>
       <c r="G389">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H389">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I389">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J389">
         <v>1.8</v>
       </c>
       <c r="K389">
         <v>0</v>
       </c>
       <c r="L389">
         <v>180</v>
       </c>
       <c r="M389">
         <v>0</v>
       </c>
       <c r="N389">
         <v>0</v>
       </c>
       <c r="O389">
         <v>0</v>
       </c>
       <c r="P389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
         <v>758</v>
       </c>
       <c r="B390" t="s">
         <v>759</v>
       </c>
       <c r="C390">
         <v>119644</v>
       </c>
       <c r="D390">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E390">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F390">
         <v>25</v>
       </c>
       <c r="G390">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H390">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I390">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J390">
         <v>999.99</v>
       </c>
       <c r="K390">
         <v>0</v>
       </c>
       <c r="L390">
         <v>99999</v>
       </c>
       <c r="M390">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N390">
         <v>0</v>
       </c>
       <c r="O390">
         <v>0</v>
       </c>
       <c r="P390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
         <v>760</v>
       </c>
       <c r="B391" t="s">
         <v>761</v>
       </c>
       <c r="C391">
         <v>2271</v>
       </c>
       <c r="D391">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="E391">
-        <v>37.1</v>
+        <v>46.1</v>
       </c>
       <c r="F391">
         <v>25</v>
       </c>
       <c r="G391">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H391">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I391">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J391">
         <v>9.5</v>
       </c>
       <c r="K391">
         <v>0</v>
       </c>
       <c r="L391">
         <v>950</v>
       </c>
       <c r="M391">
         <v>0</v>
       </c>
       <c r="N391">
         <v>0</v>
       </c>
       <c r="O391"/>
       <c r="P391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
         <v>762</v>
       </c>
       <c r="B392" t="s">
         <v>763</v>
       </c>
       <c r="C392">
         <v>777</v>
       </c>
       <c r="D392">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E392">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F392">
         <v>25</v>
       </c>
       <c r="G392">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H392">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I392">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J392">
         <v>2.29</v>
       </c>
       <c r="K392">
         <v>0</v>
       </c>
       <c r="L392">
         <v>229</v>
       </c>
       <c r="M392">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="N392">
         <v>0</v>
       </c>
       <c r="O392">
         <v>0</v>
       </c>
       <c r="P392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
         <v>764</v>
       </c>
       <c r="B393" t="s">
         <v>159</v>
       </c>
       <c r="C393">
         <v>777</v>
       </c>
       <c r="D393">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E393">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F393">
         <v>25</v>
       </c>
       <c r="G393">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H393">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I393">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J393">
         <v>3</v>
       </c>
       <c r="K393">
         <v>0</v>
       </c>
       <c r="L393">
         <v>300</v>
       </c>
       <c r="M393">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N393">
         <v>0</v>
       </c>
       <c r="O393">
         <v>0</v>
       </c>
       <c r="P393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
         <v>765</v>
       </c>
       <c r="B394" t="s">
         <v>159</v>
       </c>
       <c r="C394">
         <v>777</v>
       </c>
       <c r="D394">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E394">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F394">
         <v>25</v>
       </c>
       <c r="G394">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H394">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I394">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J394">
         <v>3</v>
       </c>
       <c r="K394">
         <v>0</v>
       </c>
       <c r="L394">
         <v>300</v>
       </c>
       <c r="M394">
         <v>15</v>
       </c>
       <c r="N394">
         <v>0</v>
       </c>
       <c r="O394">
         <v>0</v>
       </c>
       <c r="P394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
         <v>766</v>
       </c>
       <c r="B395" t="s">
         <v>767</v>
       </c>
       <c r="C395">
         <v>777</v>
       </c>
       <c r="D395">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E395">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F395">
         <v>25</v>
       </c>
       <c r="G395">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H395">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I395">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J395">
         <v>2.49</v>
       </c>
       <c r="K395">
         <v>0</v>
       </c>
       <c r="L395">
         <v>249</v>
       </c>
       <c r="M395">
         <v>0</v>
       </c>
       <c r="N395">
         <v>0</v>
       </c>
       <c r="O395">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="P395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
         <v>768</v>
       </c>
       <c r="B396" t="s">
         <v>767</v>
       </c>
       <c r="C396">
         <v>777</v>
       </c>
       <c r="D396">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E396">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F396">
         <v>25</v>
       </c>
       <c r="G396">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H396">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I396">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J396">
         <v>2.49</v>
       </c>
       <c r="K396">
         <v>0</v>
       </c>
       <c r="L396">
         <v>249</v>
       </c>
       <c r="M396">
         <v>0</v>
       </c>
       <c r="N396">
         <v>0</v>
       </c>
       <c r="O396">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="P396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
         <v>769</v>
       </c>
       <c r="B397" t="s">
         <v>770</v>
       </c>
       <c r="C397">
         <v>777</v>
       </c>
       <c r="D397">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E397">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F397">
         <v>25</v>
       </c>
       <c r="G397">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H397">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I397">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J397">
-        <v>2.5</v>
+        <v>1.79</v>
       </c>
       <c r="K397">
         <v>0</v>
       </c>
       <c r="L397">
-        <v>250</v>
+        <v>179</v>
       </c>
       <c r="M397">
         <v>0</v>
       </c>
       <c r="N397">
         <v>0</v>
       </c>
       <c r="O397">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="P397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
         <v>771</v>
       </c>
       <c r="B398" t="s">
         <v>772</v>
       </c>
       <c r="C398">
         <v>777</v>
       </c>
       <c r="D398">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E398">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F398">
         <v>25</v>
       </c>
       <c r="G398">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H398">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I398">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J398">
-        <v>2.19</v>
+        <v>1.99</v>
       </c>
       <c r="K398">
         <v>0</v>
       </c>
       <c r="L398">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="M398">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N398">
         <v>0</v>
       </c>
       <c r="O398">
         <v>1</v>
       </c>
       <c r="P398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
         <v>773</v>
       </c>
       <c r="B399" t="s">
         <v>774</v>
       </c>
       <c r="C399">
         <v>777</v>
       </c>
       <c r="D399">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E399">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F399">
         <v>25</v>
       </c>
       <c r="G399">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H399">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I399">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J399">
         <v>2.2</v>
       </c>
       <c r="K399">
         <v>0</v>
       </c>
       <c r="L399">
         <v>220</v>
       </c>
       <c r="M399">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="N399">
         <v>0</v>
       </c>
       <c r="O399">
         <v>0</v>
       </c>
       <c r="P399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
         <v>775</v>
       </c>
       <c r="B400" t="s">
         <v>776</v>
       </c>
       <c r="C400">
         <v>777</v>
       </c>
       <c r="D400">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E400">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F400">
         <v>25</v>
       </c>
       <c r="G400">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H400">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I400">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J400">
-        <v>3</v>
+        <v>2.49</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
       <c r="L400">
-        <v>300</v>
+        <v>249</v>
       </c>
       <c r="M400">
         <v>20</v>
       </c>
       <c r="N400">
         <v>0</v>
       </c>
       <c r="O400">
         <v>6</v>
       </c>
       <c r="P400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
         <v>777</v>
       </c>
       <c r="B401" t="s">
         <v>778</v>
       </c>
       <c r="C401">
         <v>777</v>
       </c>
       <c r="D401">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E401">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F401">
         <v>25</v>
       </c>
       <c r="G401">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H401">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I401">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J401">
-        <v>3</v>
+        <v>2.49</v>
       </c>
       <c r="K401">
         <v>0</v>
       </c>
       <c r="L401">
-        <v>300</v>
+        <v>249</v>
       </c>
       <c r="M401">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N401">
         <v>0</v>
       </c>
       <c r="O401">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
         <v>779</v>
       </c>
       <c r="B402" t="s">
         <v>780</v>
       </c>
       <c r="C402">
         <v>777</v>
       </c>
       <c r="D402">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E402">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F402">
         <v>25</v>
       </c>
       <c r="G402">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H402">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I402">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J402">
-        <v>3</v>
+        <v>2.49</v>
       </c>
       <c r="K402">
         <v>0</v>
       </c>
       <c r="L402">
-        <v>300</v>
+        <v>249</v>
       </c>
       <c r="M402">
         <v>20</v>
       </c>
       <c r="N402">
         <v>0</v>
       </c>
       <c r="O402">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="P402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
         <v>781</v>
       </c>
       <c r="B403" t="s">
         <v>782</v>
       </c>
       <c r="C403">
         <v>777</v>
       </c>
       <c r="D403">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E403">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F403">
         <v>25</v>
       </c>
       <c r="G403">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H403">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I403">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J403">
         <v>2.07</v>
       </c>
       <c r="K403">
         <v>0</v>
       </c>
       <c r="L403">
         <v>207</v>
       </c>
       <c r="M403">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="N403">
         <v>0</v>
       </c>
       <c r="O403">
         <v>1</v>
       </c>
       <c r="P403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
         <v>783</v>
       </c>
       <c r="B404" t="s">
         <v>784</v>
       </c>
       <c r="C404">
         <v>777</v>
       </c>
       <c r="D404">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E404">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F404">
         <v>25</v>
       </c>
       <c r="G404">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H404">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I404">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J404">
         <v>2.2</v>
       </c>
       <c r="K404">
         <v>0</v>
       </c>
       <c r="L404">
         <v>220</v>
       </c>
       <c r="M404">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="N404">
         <v>0</v>
       </c>
       <c r="O404">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
         <v>785</v>
       </c>
       <c r="B405" t="s">
         <v>786</v>
       </c>
       <c r="C405">
         <v>1100</v>
       </c>
       <c r="D405">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E405">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F405">
         <v>25</v>
       </c>
       <c r="G405">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H405">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I405">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J405">
         <v>3</v>
       </c>
       <c r="K405">
         <v>0</v>
       </c>
       <c r="L405">
         <v>300</v>
       </c>
       <c r="M405">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="N405">
         <v>0</v>
       </c>
       <c r="O405">
         <v>0</v>
       </c>
       <c r="P405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
         <v>787</v>
       </c>
       <c r="B406" t="s">
         <v>788</v>
       </c>
       <c r="C406">
         <v>777</v>
       </c>
       <c r="D406">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E406">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F406">
         <v>25</v>
       </c>
       <c r="G406">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H406">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I406">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J406">
-        <v>2.49</v>
+        <v>1.79</v>
       </c>
       <c r="K406">
         <v>0</v>
       </c>
       <c r="L406">
-        <v>249</v>
+        <v>179</v>
       </c>
       <c r="M406">
         <v>20</v>
       </c>
       <c r="N406">
         <v>0</v>
       </c>
       <c r="O406">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
         <v>789</v>
       </c>
       <c r="B407" t="s">
         <v>790</v>
       </c>
       <c r="C407">
         <v>777</v>
       </c>
       <c r="D407">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="E407">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="F407">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G407">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H407">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I407">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J407">
-        <v>1.49</v>
+        <v>0.85</v>
       </c>
       <c r="K407">
         <v>0</v>
       </c>
       <c r="L407">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="M407">
         <v>0</v>
       </c>
       <c r="N407">
         <v>0</v>
       </c>
       <c r="O407">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
         <v>791</v>
       </c>
       <c r="B408" t="s">
         <v>792</v>
       </c>
       <c r="C408">
         <v>777</v>
       </c>
       <c r="D408">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E408">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F408">
         <v>25</v>
       </c>
       <c r="G408">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H408">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I408">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J408">
         <v>1.49</v>
       </c>
       <c r="K408">
         <v>0</v>
       </c>
       <c r="L408">
         <v>149</v>
       </c>
       <c r="M408">
         <v>0</v>
       </c>
       <c r="N408">
         <v>0</v>
       </c>
       <c r="O408">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
         <v>793</v>
       </c>
       <c r="B409" t="s">
         <v>794</v>
       </c>
       <c r="C409">
         <v>977</v>
       </c>
       <c r="D409">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E409">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F409">
         <v>25</v>
       </c>
       <c r="G409">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H409">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I409">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J409">
         <v>2.49</v>
       </c>
       <c r="K409">
         <v>0</v>
       </c>
       <c r="L409">
         <v>249</v>
       </c>
       <c r="M409">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="N409">
         <v>0</v>
       </c>
       <c r="O409">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="P409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
         <v>795</v>
       </c>
       <c r="B410" t="s">
         <v>796</v>
       </c>
       <c r="C410">
         <v>777</v>
       </c>
       <c r="D410">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E410">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F410">
         <v>25</v>
       </c>
       <c r="G410">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H410">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I410">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J410">
         <v>2.99</v>
       </c>
       <c r="K410">
         <v>0</v>
       </c>
       <c r="L410">
         <v>299</v>
       </c>
       <c r="M410">
         <v>99</v>
       </c>
       <c r="N410">
         <v>0</v>
       </c>
       <c r="O410">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
         <v>797</v>
       </c>
       <c r="B411" t="s">
         <v>798</v>
       </c>
       <c r="C411">
         <v>777</v>
       </c>
       <c r="D411">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E411">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F411">
         <v>25</v>
       </c>
       <c r="G411">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H411">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I411">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J411">
         <v>2.99</v>
       </c>
       <c r="K411">
         <v>0</v>
       </c>
       <c r="L411">
         <v>299</v>
       </c>
       <c r="M411">
         <v>15</v>
       </c>
       <c r="N411">
         <v>0</v>
       </c>
       <c r="O411">
         <v>0</v>
       </c>
       <c r="P411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
         <v>799</v>
       </c>
       <c r="B412" t="s">
         <v>800</v>
       </c>
       <c r="C412">
         <v>777</v>
       </c>
       <c r="D412">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E412">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F412">
         <v>25</v>
       </c>
       <c r="G412">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H412">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I412">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J412">
         <v>1.69</v>
       </c>
       <c r="K412">
         <v>0</v>
       </c>
       <c r="L412">
         <v>169</v>
       </c>
       <c r="M412">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="N412">
         <v>0</v>
       </c>
       <c r="O412">
         <v>0</v>
       </c>
       <c r="P412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
         <v>801</v>
       </c>
       <c r="B413" t="s">
         <v>802</v>
       </c>
       <c r="C413">
         <v>300</v>
       </c>
       <c r="D413">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E413">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F413">
         <v>25</v>
       </c>
       <c r="G413">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H413">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I413">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J413">
         <v>1.99</v>
       </c>
       <c r="K413">
         <v>0</v>
       </c>
       <c r="L413">
         <v>199</v>
       </c>
       <c r="M413">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="N413">
         <v>0</v>
       </c>
       <c r="O413">
         <v>0</v>
       </c>
       <c r="P413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
         <v>803</v>
       </c>
       <c r="B414" t="s">
         <v>804</v>
       </c>
       <c r="C414">
         <v>777</v>
       </c>
       <c r="D414">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E414">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F414">
         <v>25</v>
       </c>
       <c r="G414">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H414">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I414">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J414">
         <v>1.69</v>
       </c>
       <c r="K414">
         <v>0</v>
       </c>
       <c r="L414">
         <v>169</v>
       </c>
       <c r="M414">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="N414">
         <v>0</v>
       </c>
       <c r="O414">
         <v>0</v>
       </c>
       <c r="P414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
         <v>805</v>
       </c>
       <c r="B415" t="s">
         <v>806</v>
       </c>
       <c r="C415">
         <v>777</v>
       </c>
       <c r="D415">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E415">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F415">
         <v>25</v>
       </c>
       <c r="G415">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H415">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I415">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J415">
         <v>1.9</v>
       </c>
       <c r="K415">
         <v>0</v>
       </c>
       <c r="L415">
         <v>190</v>
       </c>
       <c r="M415">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N415">
         <v>0</v>
       </c>
       <c r="O415">
         <v>0</v>
       </c>
       <c r="P415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
         <v>807</v>
       </c>
       <c r="B416" t="s">
         <v>808</v>
       </c>
       <c r="C416">
         <v>777</v>
       </c>
       <c r="D416">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E416">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F416">
         <v>25</v>
       </c>
       <c r="G416">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H416">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I416">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J416">
         <v>1.68</v>
       </c>
       <c r="K416">
         <v>0</v>
       </c>
       <c r="L416">
         <v>168</v>
       </c>
       <c r="M416">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="N416">
         <v>0</v>
       </c>
       <c r="O416">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
         <v>809</v>
       </c>
       <c r="B417" t="s">
         <v>810</v>
       </c>
       <c r="C417">
         <v>2500</v>
       </c>
       <c r="D417">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E417">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F417">
         <v>25</v>
       </c>
       <c r="G417">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H417">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I417">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J417">
         <v>3</v>
       </c>
       <c r="K417">
         <v>0</v>
       </c>
       <c r="L417">
         <v>300</v>
       </c>
       <c r="M417">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="N417">
         <v>0</v>
       </c>
       <c r="O417">
         <v>0</v>
       </c>
       <c r="P417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
         <v>811</v>
       </c>
       <c r="B418" t="s">
         <v>812</v>
       </c>
       <c r="C418">
         <v>4500</v>
       </c>
       <c r="D418">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E418">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F418">
         <v>25</v>
       </c>
       <c r="G418">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H418">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I418">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J418">
         <v>24.99</v>
       </c>
       <c r="K418">
         <v>0</v>
       </c>
       <c r="L418">
         <v>2499</v>
       </c>
       <c r="M418">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="N418">
         <v>0</v>
       </c>
       <c r="O418">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
         <v>813</v>
       </c>
       <c r="B419" t="s">
         <v>814</v>
       </c>
       <c r="C419">
         <v>2500</v>
       </c>
       <c r="D419">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E419">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F419">
         <v>25</v>
       </c>
       <c r="G419">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H419">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I419">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J419">
         <v>8.89</v>
       </c>
       <c r="K419">
         <v>0</v>
       </c>
       <c r="L419">
         <v>889</v>
       </c>
       <c r="M419">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="N419">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O419">
         <v>0</v>
       </c>
       <c r="P419">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
         <v>815</v>
       </c>
       <c r="B420" t="s">
         <v>816</v>
       </c>
       <c r="C420">
         <v>4000</v>
       </c>
       <c r="D420">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E420">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F420">
         <v>25</v>
       </c>
       <c r="G420">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H420">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I420">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J420">
-        <v>29</v>
+        <v>23.99</v>
       </c>
       <c r="K420">
         <v>0</v>
       </c>
       <c r="L420">
-        <v>2900</v>
+        <v>2399</v>
       </c>
       <c r="M420">
         <v>5</v>
       </c>
       <c r="N420">
         <v>0</v>
       </c>
       <c r="O420">
         <v>0</v>
       </c>
       <c r="P420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
         <v>817</v>
       </c>
       <c r="B421" t="s">
         <v>818</v>
       </c>
       <c r="C421">
         <v>1777</v>
       </c>
       <c r="D421">
-        <v>41.1</v>
+        <v>22.1</v>
       </c>
       <c r="E421">
-        <v>35.1</v>
+        <v>22.1</v>
       </c>
       <c r="F421">
         <v>25</v>
       </c>
       <c r="G421">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H421">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I421">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J421">
-        <v>9</v>
+        <v>2.1</v>
       </c>
       <c r="K421">
         <v>0</v>
       </c>
       <c r="L421">
-        <v>900</v>
+        <v>210</v>
       </c>
       <c r="M421">
         <v>0</v>
       </c>
       <c r="N421">
         <v>0</v>
       </c>
       <c r="O421">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
         <v>819</v>
       </c>
       <c r="B422" t="s">
         <v>820</v>
       </c>
       <c r="C422">
         <v>1777</v>
       </c>
       <c r="D422">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E422">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F422">
         <v>25</v>
       </c>
       <c r="G422">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H422">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I422">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J422">
         <v>11</v>
       </c>
       <c r="K422">
         <v>0</v>
       </c>
       <c r="L422">
         <v>1100</v>
       </c>
       <c r="M422">
         <v>0</v>
       </c>
       <c r="N422">
         <v>0</v>
       </c>
       <c r="O422">
         <v>0</v>
       </c>
       <c r="P422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
         <v>821</v>
       </c>
       <c r="B423" t="s">
         <v>822</v>
       </c>
       <c r="C423">
         <v>1777</v>
       </c>
       <c r="D423">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E423">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F423">
         <v>25</v>
       </c>
       <c r="G423">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H423">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I423">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J423">
         <v>3</v>
       </c>
       <c r="K423">
         <v>0</v>
       </c>
       <c r="L423">
         <v>300</v>
       </c>
       <c r="M423">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="N423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O423">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P423">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
         <v>823</v>
       </c>
       <c r="B424" t="s">
         <v>97</v>
       </c>
       <c r="C424">
-        <v>1149</v>
+        <v>9999</v>
       </c>
       <c r="D424">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E424">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F424">
         <v>25</v>
       </c>
       <c r="G424">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H424">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I424">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J424">
-        <v>11.49</v>
+        <v>7.99</v>
       </c>
       <c r="K424">
         <v>0</v>
       </c>
       <c r="L424">
-        <v>1149</v>
+        <v>799</v>
       </c>
       <c r="M424">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="N424">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O424">
         <v>0</v>
       </c>
       <c r="P424">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
         <v>824</v>
       </c>
       <c r="B425" t="s">
         <v>87</v>
       </c>
       <c r="C425">
         <v>877</v>
       </c>
       <c r="D425">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E425">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F425">
         <v>25</v>
       </c>
       <c r="G425">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H425">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I425">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J425">
         <v>3</v>
       </c>
       <c r="K425">
         <v>0</v>
       </c>
       <c r="L425">
         <v>300</v>
       </c>
       <c r="M425">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="N425">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O425">
         <v>0</v>
       </c>
       <c r="P425">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
         <v>825</v>
       </c>
       <c r="B426" t="s">
         <v>826</v>
       </c>
       <c r="C426">
         <v>4500</v>
       </c>
       <c r="D426">
         <v>46.1</v>
       </c>
       <c r="E426">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F426">
         <v>25</v>
       </c>
       <c r="G426">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H426">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I426">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J426">
-        <v>11.99</v>
+        <v>12.99</v>
       </c>
       <c r="K426">
         <v>0</v>
       </c>
       <c r="L426">
-        <v>1199</v>
+        <v>1299</v>
       </c>
       <c r="M426">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="N426">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O426">
         <v>0</v>
       </c>
       <c r="P426">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
         <v>827</v>
       </c>
       <c r="B427" t="s">
         <v>828</v>
       </c>
       <c r="C427">
-        <v>7777</v>
+        <v>3399</v>
       </c>
       <c r="D427">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E427">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F427">
         <v>25</v>
       </c>
       <c r="G427">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H427">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I427">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J427">
-        <v>30.96</v>
+        <v>33.99</v>
       </c>
       <c r="K427">
         <v>0</v>
       </c>
       <c r="L427">
-        <v>3096</v>
+        <v>3399</v>
       </c>
       <c r="M427">
         <v>17</v>
       </c>
       <c r="N427">
+        <v>0</v>
+      </c>
+      <c r="O427">
         <v>1</v>
       </c>
-      <c r="O427">
-[...1 lines deleted...]
-      </c>
       <c r="P427">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
         <v>829</v>
       </c>
       <c r="B428" t="s">
         <v>830</v>
       </c>
       <c r="C428">
-        <v>2777</v>
+        <v>1199</v>
       </c>
       <c r="D428">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E428">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F428">
         <v>25</v>
       </c>
       <c r="G428">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H428">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I428">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J428">
         <v>7.99</v>
       </c>
       <c r="K428">
         <v>0</v>
       </c>
       <c r="L428">
         <v>799</v>
       </c>
       <c r="M428">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="N428">
         <v>0</v>
       </c>
       <c r="O428">
         <v>0</v>
       </c>
       <c r="P428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
         <v>831</v>
       </c>
       <c r="B429" t="s">
         <v>832</v>
       </c>
       <c r="C429">
         <v>2777</v>
       </c>
       <c r="D429">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E429">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F429">
         <v>25</v>
       </c>
       <c r="G429">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H429">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I429">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J429">
-        <v>2.59</v>
+        <v>3</v>
       </c>
       <c r="K429">
         <v>0</v>
       </c>
       <c r="L429">
-        <v>259</v>
+        <v>300</v>
       </c>
       <c r="M429">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="N429">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O429">
         <v>0</v>
       </c>
       <c r="P429">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
         <v>833</v>
       </c>
       <c r="B430" t="s">
         <v>834</v>
       </c>
       <c r="C430">
         <v>777</v>
       </c>
       <c r="D430">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E430">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F430">
         <v>25</v>
       </c>
       <c r="G430">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H430">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I430">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J430">
         <v>3</v>
       </c>
       <c r="K430">
         <v>0</v>
       </c>
       <c r="L430">
         <v>300</v>
       </c>
       <c r="M430">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="N430">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O430">
-        <v>93</v>
+        <v>1</v>
       </c>
       <c r="P430">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431" t="s">
         <v>835</v>
       </c>
       <c r="B431" t="s">
         <v>836</v>
       </c>
       <c r="C431">
         <v>1000</v>
       </c>
       <c r="D431">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E431">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F431">
         <v>25</v>
       </c>
       <c r="G431">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H431">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I431">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J431">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K431">
         <v>0</v>
       </c>
       <c r="L431">
-        <v>1000</v>
+        <v>900</v>
       </c>
       <c r="M431">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="N431">
         <v>0</v>
       </c>
       <c r="O431">
         <v>0</v>
       </c>
       <c r="P431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432" t="s">
         <v>837</v>
       </c>
       <c r="B432" t="s">
         <v>838</v>
       </c>
       <c r="C432">
-        <v>977</v>
+        <v>299</v>
       </c>
       <c r="D432">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E432">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F432">
         <v>25</v>
       </c>
       <c r="G432">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H432">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I432">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J432">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="K432">
         <v>0</v>
       </c>
       <c r="L432">
-        <v>129</v>
+        <v>299</v>
       </c>
       <c r="M432">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="N432">
         <v>0</v>
       </c>
       <c r="O432">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="P432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433" t="s">
         <v>839</v>
       </c>
       <c r="B433" t="s">
         <v>840</v>
       </c>
       <c r="C433">
-        <v>777</v>
+        <v>300</v>
       </c>
       <c r="D433">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E433">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F433">
         <v>25</v>
       </c>
       <c r="G433">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H433">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I433">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J433">
-        <v>1.29</v>
+        <v>3</v>
       </c>
       <c r="K433">
         <v>0</v>
       </c>
       <c r="L433">
-        <v>129</v>
+        <v>300</v>
       </c>
       <c r="M433">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="N433">
         <v>0</v>
       </c>
       <c r="O433">
         <v>0</v>
       </c>
       <c r="P433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434" t="s">
         <v>841</v>
       </c>
       <c r="B434" t="s">
         <v>842</v>
       </c>
       <c r="C434">
         <v>977</v>
       </c>
       <c r="D434">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E434">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F434">
         <v>25</v>
       </c>
       <c r="G434">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H434">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I434">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J434">
-        <v>1.99</v>
+        <v>2.69</v>
       </c>
       <c r="K434">
         <v>0</v>
       </c>
       <c r="L434">
-        <v>199</v>
+        <v>269</v>
       </c>
       <c r="M434">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="N434">
         <v>0</v>
       </c>
       <c r="O434">
         <v>0</v>
       </c>
       <c r="P434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435" t="s">
         <v>843</v>
       </c>
       <c r="B435" t="s">
         <v>465</v>
       </c>
       <c r="C435">
         <v>777</v>
       </c>
       <c r="D435">
-        <v>46.1</v>
+        <v>22.1</v>
       </c>
       <c r="E435">
-        <v>40.1</v>
+        <v>22.1</v>
       </c>
       <c r="F435">
         <v>25</v>
       </c>
       <c r="G435">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H435">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I435">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J435">
-        <v>7.77</v>
+        <v>3</v>
       </c>
       <c r="K435">
         <v>0</v>
       </c>
       <c r="L435">
-        <v>777</v>
-[...2 lines deleted...]
-      <c r="N435"/>
+        <v>300</v>
+      </c>
+      <c r="M435">
+        <v>49</v>
+      </c>
+      <c r="N435">
+        <v>0</v>
+      </c>
       <c r="O435">
         <v>0</v>
       </c>
-      <c r="P435"/>
+      <c r="P435">
+        <v>0</v>
+      </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436" t="s">
         <v>844</v>
       </c>
       <c r="B436" t="s">
         <v>259</v>
       </c>
       <c r="C436">
-        <v>877</v>
+        <v>799</v>
       </c>
       <c r="D436">
-        <v>46.1</v>
+        <v>22.1</v>
       </c>
       <c r="E436">
-        <v>40.1</v>
+        <v>22.1</v>
       </c>
       <c r="F436">
         <v>25</v>
       </c>
       <c r="G436">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="H436">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I436">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="J436">
-        <v>8.77</v>
+        <v>3</v>
       </c>
       <c r="K436">
         <v>0</v>
       </c>
       <c r="L436">
-        <v>877</v>
-[...2 lines deleted...]
-      <c r="N436"/>
+        <v>300</v>
+      </c>
+      <c r="M436">
+        <v>0</v>
+      </c>
+      <c r="N436">
+        <v>0</v>
+      </c>
       <c r="O436">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P436"/>
+        <v>93</v>
+      </c>
+      <c r="P436">
+        <v>0</v>
+      </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437" t="s">
         <v>845</v>
       </c>
       <c r="B437" t="s">
         <v>257</v>
       </c>
       <c r="C437">
         <v>1777</v>
       </c>
       <c r="D437">
-        <v>46.1</v>
+        <v>22.1</v>
       </c>
       <c r="E437">
-        <v>40.1</v>
+        <v>22.1</v>
       </c>
       <c r="F437">
         <v>25</v>
       </c>
       <c r="G437">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H437">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I437">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J437">
-        <v>17.77</v>
+        <v>2.49</v>
       </c>
       <c r="K437">
         <v>0</v>
       </c>
       <c r="L437">
-        <v>1777</v>
+        <v>249</v>
       </c>
       <c r="M437"/>
       <c r="N437"/>
       <c r="O437">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="P437"/>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
         <v>846</v>
       </c>
       <c r="B438" t="s">
         <v>711</v>
       </c>
       <c r="C438">
         <v>777</v>
       </c>
       <c r="D438">
         <v>46.1</v>
       </c>
       <c r="E438">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F438">
         <v>25</v>
       </c>
       <c r="G438">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H438">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I438">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J438">
         <v>7.77</v>
       </c>
       <c r="K438">
         <v>0</v>
       </c>
       <c r="L438">
         <v>777</v>
       </c>
       <c r="M438"/>
       <c r="N438"/>
       <c r="O438">
         <v>0</v>
       </c>
       <c r="P438"/>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
         <v>847</v>
       </c>
       <c r="B439" t="s">
         <v>848</v>
       </c>
       <c r="C439">
         <v>2777</v>
       </c>
       <c r="D439">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E439">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F439">
         <v>25</v>
       </c>
       <c r="G439">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H439">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I439">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J439">
-        <v>2.99</v>
+        <v>6.66</v>
       </c>
       <c r="K439">
         <v>0</v>
       </c>
       <c r="L439">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="N439"/>
+        <v>666</v>
+      </c>
+      <c r="M439">
+        <v>84</v>
+      </c>
+      <c r="N439">
+        <v>0</v>
+      </c>
       <c r="O439">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="P439"/>
+        <v>0</v>
+      </c>
+      <c r="P439">
+        <v>0</v>
+      </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
         <v>849</v>
       </c>
       <c r="B440" t="s">
         <v>850</v>
       </c>
       <c r="C440">
         <v>2777</v>
       </c>
       <c r="D440">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E440">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F440">
         <v>25</v>
       </c>
       <c r="G440">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H440">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I440">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J440">
-        <v>6.54</v>
+        <v>7.14</v>
       </c>
       <c r="K440">
         <v>0</v>
       </c>
       <c r="L440">
-        <v>654</v>
+        <v>714</v>
       </c>
       <c r="M440">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="N440">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O440">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P440">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
         <v>851</v>
       </c>
       <c r="B441" t="s">
         <v>459</v>
       </c>
       <c r="C441">
         <v>899</v>
       </c>
       <c r="D441">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E441">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F441">
         <v>25</v>
       </c>
       <c r="G441">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H441">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I441">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J441">
         <v>8.75</v>
       </c>
       <c r="K441">
         <v>0</v>
       </c>
       <c r="L441">
         <v>875</v>
       </c>
       <c r="M441">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N441">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O441">
         <v>0</v>
       </c>
       <c r="P441">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
         <v>852</v>
       </c>
       <c r="B442" t="s">
         <v>853</v>
       </c>
       <c r="C442">
         <v>777</v>
       </c>
       <c r="D442">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E442">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F442">
         <v>25</v>
       </c>
       <c r="G442">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H442">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I442">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J442">
         <v>2.99</v>
       </c>
       <c r="K442">
         <v>0</v>
       </c>
       <c r="L442">
         <v>299</v>
       </c>
       <c r="M442">
-        <v>0</v>
+        <v>289</v>
       </c>
       <c r="N442">
         <v>0</v>
       </c>
       <c r="O442">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="P442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
         <v>854</v>
       </c>
       <c r="B443" t="s">
         <v>310</v>
       </c>
       <c r="C443">
         <v>9999</v>
       </c>
       <c r="D443">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E443">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F443">
         <v>25</v>
       </c>
       <c r="G443">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H443">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I443">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J443">
         <v>14.99</v>
       </c>
       <c r="K443">
         <v>0</v>
       </c>
       <c r="L443">
         <v>1499</v>
       </c>
       <c r="M443">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="N443">
         <v>0</v>
       </c>
       <c r="O443">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
         <v>855</v>
       </c>
       <c r="B444" t="s">
         <v>856</v>
       </c>
       <c r="C444">
         <v>1977</v>
       </c>
       <c r="D444">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E444">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F444">
         <v>25</v>
       </c>
       <c r="G444">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H444">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I444">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J444">
         <v>10.99</v>
       </c>
       <c r="K444">
         <v>0</v>
       </c>
       <c r="L444">
         <v>1099</v>
       </c>
       <c r="M444">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="N444">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O444">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="P444">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
         <v>857</v>
       </c>
       <c r="B445" t="s">
         <v>858</v>
       </c>
       <c r="C445">
         <v>4999</v>
       </c>
       <c r="D445">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E445">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F445">
         <v>25</v>
       </c>
       <c r="G445">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="H445">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I445">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="J445">
         <v>23.99</v>
       </c>
       <c r="K445">
         <v>0</v>
       </c>
       <c r="L445">
         <v>2399</v>
       </c>
       <c r="M445">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N445">
         <v>0</v>
       </c>
       <c r="O445"/>
       <c r="P445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
         <v>859</v>
       </c>
       <c r="B446" t="s">
         <v>860</v>
       </c>
       <c r="C446">
         <v>9900</v>
       </c>
       <c r="D446">
-        <v>46.1</v>
+        <v>50.1</v>
       </c>
       <c r="E446">
-        <v>40.1</v>
+        <v>50.1</v>
       </c>
       <c r="F446">
         <v>25</v>
       </c>
       <c r="G446">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="H446">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I446">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="J446">
-        <v>8.99</v>
+        <v>9.99</v>
       </c>
       <c r="K446">
         <v>0</v>
       </c>
       <c r="L446">
-        <v>899</v>
+        <v>999</v>
       </c>
       <c r="M446">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N446">
         <v>0</v>
       </c>
       <c r="O446">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
         <v>861</v>
       </c>
       <c r="B447" t="s">
         <v>862</v>
       </c>
       <c r="C447">
         <v>8999</v>
       </c>
       <c r="D447">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E447">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F447">
         <v>25</v>
       </c>
       <c r="G447">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H447">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I447">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J447">
         <v>89.99</v>
       </c>
       <c r="K447">
         <v>0</v>
       </c>
       <c r="L447">
         <v>8999</v>
       </c>
       <c r="M447">
         <v>0</v>
       </c>
       <c r="N447">
         <v>0</v>
       </c>
       <c r="O447"/>
       <c r="P447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
         <v>863</v>
       </c>
       <c r="B448" t="s">
         <v>864</v>
       </c>
       <c r="C448">
-        <v>7777</v>
+        <v>8777</v>
       </c>
       <c r="D448">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E448">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F448">
         <v>25</v>
       </c>
       <c r="G448">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H448">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I448">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J448">
-        <v>30.91</v>
+        <v>37.99</v>
       </c>
       <c r="K448">
         <v>0</v>
       </c>
       <c r="L448">
-        <v>3091</v>
+        <v>3799</v>
       </c>
       <c r="M448">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="N448">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O448">
         <v>0</v>
       </c>
       <c r="P448">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449" t="s">
         <v>865</v>
       </c>
       <c r="B449" t="s">
         <v>866</v>
       </c>
       <c r="C449">
-        <v>2777</v>
+        <v>1099</v>
       </c>
       <c r="D449">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E449">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F449">
         <v>25</v>
       </c>
       <c r="G449">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H449">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I449">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J449">
-        <v>2.59</v>
+        <v>3</v>
       </c>
       <c r="K449">
         <v>0</v>
       </c>
       <c r="L449">
-        <v>259</v>
+        <v>300</v>
       </c>
       <c r="M449">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="N449">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O449">
         <v>0</v>
       </c>
       <c r="P449">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450" t="s">
         <v>867</v>
       </c>
       <c r="B450" t="s">
         <v>868</v>
       </c>
       <c r="C450">
-        <v>4777</v>
+        <v>2177</v>
       </c>
       <c r="D450">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E450">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F450">
         <v>25</v>
       </c>
       <c r="G450">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H450">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I450">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J450">
-        <v>7.99</v>
+        <v>9.99</v>
       </c>
       <c r="K450">
         <v>0</v>
       </c>
       <c r="L450">
-        <v>799</v>
+        <v>999</v>
       </c>
       <c r="M450">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="N450">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O450">
         <v>0</v>
       </c>
       <c r="P450">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451" t="s">
         <v>869</v>
       </c>
       <c r="B451" t="s">
-        <v>595</v>
+        <v>870</v>
       </c>
       <c r="C451">
-        <v>1777</v>
+        <v>799</v>
       </c>
       <c r="D451">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E451">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F451">
         <v>25</v>
       </c>
       <c r="G451">
-        <v>26.43</v>
+        <v>169</v>
       </c>
       <c r="H451">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I451">
-        <v>26.43</v>
+        <v>169</v>
       </c>
       <c r="J451">
-        <v>2.79</v>
+        <v>7.99</v>
       </c>
       <c r="K451">
         <v>0</v>
       </c>
       <c r="L451">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="N451"/>
+        <v>799</v>
+      </c>
+      <c r="M451">
+        <v>43</v>
+      </c>
+      <c r="N451">
+        <v>0</v>
+      </c>
       <c r="O451">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="P451"/>
+        <v>3</v>
+      </c>
+      <c r="P451">
+        <v>0</v>
+      </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B452" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C452">
-        <v>1299</v>
+        <v>7777</v>
       </c>
       <c r="D452">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E452">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F452">
         <v>25</v>
       </c>
       <c r="G452">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H452">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I452">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J452">
-        <v>12.99</v>
+        <v>77.77</v>
       </c>
       <c r="K452">
         <v>0</v>
       </c>
       <c r="L452">
-        <v>1299</v>
+        <v>7777</v>
       </c>
       <c r="M452">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="N452">
         <v>0</v>
       </c>
       <c r="O452">
         <v>0</v>
       </c>
       <c r="P452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B453" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C453">
-        <v>1500</v>
+        <v>2999</v>
       </c>
       <c r="D453">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E453">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F453">
         <v>25</v>
       </c>
       <c r="G453">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H453">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I453">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J453">
-        <v>9.99</v>
+        <v>10.99</v>
       </c>
       <c r="K453">
         <v>0</v>
       </c>
       <c r="L453">
-        <v>999</v>
+        <v>1099</v>
       </c>
       <c r="M453">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="N453">
         <v>0</v>
       </c>
       <c r="O453">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="P453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B454" t="s">
         <v>344</v>
       </c>
       <c r="C454">
-        <v>1777</v>
+        <v>1799</v>
       </c>
       <c r="D454">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E454">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F454">
         <v>25</v>
       </c>
       <c r="G454">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H454">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I454">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J454">
         <v>3</v>
       </c>
       <c r="K454">
         <v>0</v>
       </c>
       <c r="L454">
         <v>300</v>
       </c>
       <c r="M454">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="N454">
         <v>0</v>
       </c>
       <c r="O454">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="P454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B455" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C455">
-        <v>4777</v>
+        <v>5999</v>
       </c>
       <c r="D455">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E455">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F455">
         <v>25</v>
       </c>
       <c r="G455">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H455">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I455">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J455">
-        <v>12.99</v>
+        <v>16.99</v>
       </c>
       <c r="K455">
         <v>0</v>
       </c>
       <c r="L455">
-        <v>1299</v>
+        <v>1699</v>
       </c>
       <c r="M455">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="N455">
         <v>0</v>
       </c>
       <c r="O455">
         <v>0</v>
       </c>
       <c r="P455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B456" t="s">
         <v>67</v>
       </c>
       <c r="C456">
         <v>750</v>
       </c>
       <c r="D456">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E456">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F456">
         <v>25</v>
       </c>
       <c r="G456">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H456">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I456">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J456">
         <v>3</v>
       </c>
       <c r="K456">
         <v>0</v>
       </c>
       <c r="L456">
         <v>300</v>
       </c>
-      <c r="M456"/>
-      <c r="N456"/>
+      <c r="M456">
+        <v>52</v>
+      </c>
+      <c r="N456">
+        <v>0</v>
+      </c>
       <c r="O456">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="P456"/>
+        <v>2</v>
+      </c>
+      <c r="P456">
+        <v>0</v>
+      </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B457" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C457">
         <v>1200</v>
       </c>
       <c r="D457">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E457">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F457">
         <v>25</v>
       </c>
       <c r="G457">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H457">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I457">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J457">
         <v>6.99</v>
       </c>
       <c r="K457">
         <v>0</v>
       </c>
       <c r="L457">
         <v>699</v>
       </c>
       <c r="M457">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="N457">
+        <v>0</v>
+      </c>
+      <c r="O457">
         <v>1</v>
       </c>
-      <c r="O457"/>
       <c r="P457">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B458" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C458">
         <v>7777</v>
       </c>
       <c r="D458">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E458">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F458">
         <v>25</v>
       </c>
       <c r="G458">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H458">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I458">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J458">
         <v>29.99</v>
       </c>
       <c r="K458">
         <v>0</v>
       </c>
       <c r="L458">
         <v>2999</v>
       </c>
       <c r="M458">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="N458">
         <v>0</v>
       </c>
       <c r="O458"/>
       <c r="P458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B459" t="s">
         <v>85</v>
       </c>
       <c r="C459">
-        <v>1777</v>
+        <v>300</v>
       </c>
       <c r="D459">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E459">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F459">
         <v>25</v>
       </c>
       <c r="G459">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H459">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I459">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J459">
-        <v>2.1</v>
+        <v>1.99</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="M459">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="N459">
         <v>0</v>
       </c>
-      <c r="O459"/>
+      <c r="O459">
+        <v>0</v>
+      </c>
       <c r="P459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B460" t="s">
         <v>53</v>
       </c>
       <c r="C460">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="D460">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E460">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F460">
         <v>25</v>
       </c>
       <c r="G460">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H460">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I460">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J460">
-        <v>2.19</v>
+        <v>2.49</v>
       </c>
       <c r="K460">
         <v>0</v>
       </c>
       <c r="L460">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="M460">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="N460">
         <v>0</v>
       </c>
-      <c r="O460"/>
+      <c r="O460">
+        <v>1</v>
+      </c>
       <c r="P460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B461" t="s">
         <v>557</v>
       </c>
       <c r="C461">
         <v>1777</v>
       </c>
       <c r="D461">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E461">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F461">
         <v>25</v>
       </c>
       <c r="G461">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H461">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I461">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J461">
         <v>9.49</v>
       </c>
       <c r="K461">
         <v>0</v>
       </c>
       <c r="L461">
         <v>949</v>
       </c>
       <c r="M461">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="N461">
         <v>0</v>
       </c>
       <c r="O461">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="P461">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B462" t="s">
         <v>555</v>
       </c>
       <c r="C462">
         <v>2499</v>
       </c>
       <c r="D462">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E462">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F462">
         <v>25</v>
       </c>
       <c r="G462">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="H462">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I462">
-        <v>154</v>
+        <v>192</v>
       </c>
       <c r="J462">
-        <v>13</v>
+        <v>12.99</v>
       </c>
       <c r="K462">
         <v>0</v>
       </c>
       <c r="L462">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="M462">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="N462">
         <v>0</v>
       </c>
       <c r="O462">
         <v>0</v>
       </c>
       <c r="P462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B463" t="s">
         <v>87</v>
       </c>
       <c r="C463">
         <v>777</v>
       </c>
       <c r="D463">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E463">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F463">
         <v>25</v>
       </c>
       <c r="G463">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H463">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I463">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J463">
         <v>3</v>
       </c>
       <c r="K463">
         <v>0</v>
       </c>
       <c r="L463">
         <v>300</v>
       </c>
       <c r="M463">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="N463">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O463">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P463">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B464" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C464">
         <v>777</v>
       </c>
       <c r="D464">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E464">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F464">
         <v>25</v>
       </c>
       <c r="G464">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H464">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I464">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J464">
-        <v>2.79</v>
+        <v>2.59</v>
       </c>
       <c r="K464">
         <v>0</v>
       </c>
       <c r="L464">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="M464">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="N464">
         <v>0</v>
       </c>
       <c r="O464">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B465" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C465">
-        <v>1277</v>
+        <v>699</v>
       </c>
       <c r="D465">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E465">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F465">
         <v>25</v>
       </c>
       <c r="G465">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H465">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I465">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J465">
         <v>3</v>
       </c>
       <c r="K465">
         <v>0</v>
       </c>
       <c r="L465">
         <v>300</v>
       </c>
       <c r="M465">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N465">
         <v>1</v>
       </c>
       <c r="O465">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B466" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C466">
         <v>1277</v>
       </c>
       <c r="D466">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E466">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F466">
         <v>25</v>
       </c>
       <c r="G466">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H466">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I466">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J466">
         <v>3</v>
       </c>
       <c r="K466">
         <v>0</v>
       </c>
       <c r="L466">
         <v>300</v>
       </c>
       <c r="M466">
+        <v>9</v>
+      </c>
+      <c r="N466">
+        <v>0</v>
+      </c>
+      <c r="O466">
         <v>3</v>
       </c>
-      <c r="N466">
-[...4 lines deleted...]
-      </c>
       <c r="P466">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B467" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C467">
         <v>977</v>
       </c>
       <c r="D467">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E467">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F467">
         <v>25</v>
       </c>
       <c r="G467">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H467">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I467">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J467">
-        <v>3</v>
+        <v>8.71</v>
       </c>
       <c r="K467">
         <v>0</v>
       </c>
       <c r="L467">
-        <v>300</v>
+        <v>871</v>
       </c>
       <c r="M467">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="N467">
         <v>0</v>
       </c>
       <c r="O467">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B468" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C468">
         <v>977</v>
       </c>
       <c r="D468">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E468">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F468">
         <v>25</v>
       </c>
       <c r="G468">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H468">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I468">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J468">
         <v>3</v>
       </c>
       <c r="K468">
         <v>0</v>
       </c>
       <c r="L468">
         <v>300</v>
       </c>
       <c r="M468">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="N468">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O468">
         <v>0</v>
       </c>
       <c r="P468">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B469" t="s">
         <v>364</v>
       </c>
       <c r="C469">
         <v>777</v>
       </c>
       <c r="D469">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E469">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F469">
         <v>25</v>
       </c>
       <c r="G469">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="H469">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I469">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="J469">
         <v>2.49</v>
       </c>
       <c r="K469">
         <v>0</v>
       </c>
       <c r="L469">
         <v>249</v>
       </c>
-      <c r="M469"/>
-      <c r="N469"/>
+      <c r="M469">
+        <v>33</v>
+      </c>
+      <c r="N469">
+        <v>2</v>
+      </c>
       <c r="O469">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="P469"/>
+        <v>0</v>
+      </c>
+      <c r="P469">
+        <v>2</v>
+      </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B470" t="s">
+        <v>900</v>
+      </c>
+      <c r="C470">
+        <v>999</v>
+      </c>
+      <c r="D470">
+        <v>46.1</v>
+      </c>
+      <c r="E470">
+        <v>46.1</v>
+      </c>
+      <c r="F470">
+        <v>25</v>
+      </c>
+      <c r="G470">
+        <v>144</v>
+      </c>
+      <c r="H470">
+        <v>10</v>
+      </c>
+      <c r="I470">
+        <v>144</v>
+      </c>
+      <c r="J470">
+        <v>8.99</v>
+      </c>
+      <c r="K470">
+        <v>0</v>
+      </c>
+      <c r="L470">
         <v>899</v>
       </c>
-      <c r="C470">
-[...28 lines deleted...]
-      </c>
       <c r="M470">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N470">
         <v>0</v>
       </c>
       <c r="O470">
         <v>0</v>
       </c>
       <c r="P470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B471" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C471">
-        <v>1277</v>
+        <v>999</v>
       </c>
       <c r="D471">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E471">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F471">
         <v>25</v>
       </c>
       <c r="G471">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H471">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I471">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J471">
-        <v>3</v>
+        <v>8.99</v>
       </c>
       <c r="K471">
         <v>0</v>
       </c>
       <c r="L471">
-        <v>300</v>
+        <v>899</v>
       </c>
       <c r="M471">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N471">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O471">
         <v>0</v>
       </c>
       <c r="P471">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B472" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C472">
         <v>1277</v>
       </c>
       <c r="D472">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E472">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F472">
         <v>25</v>
       </c>
       <c r="G472">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H472">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I472">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J472">
         <v>3</v>
       </c>
       <c r="K472">
         <v>0</v>
       </c>
       <c r="L472">
         <v>300</v>
       </c>
       <c r="M472">
         <v>0</v>
       </c>
       <c r="N472">
         <v>0</v>
       </c>
       <c r="O472">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B473" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C473">
         <v>1277</v>
       </c>
       <c r="D473">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E473">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F473">
         <v>25</v>
       </c>
       <c r="G473">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H473">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I473">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J473">
         <v>3</v>
       </c>
       <c r="K473">
         <v>0</v>
       </c>
       <c r="L473">
         <v>300</v>
       </c>
       <c r="M473">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="N473">
+        <v>0</v>
+      </c>
+      <c r="O473">
         <v>1</v>
       </c>
-      <c r="O473">
-[...1 lines deleted...]
-      </c>
       <c r="P473">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B474" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C474">
-        <v>1277</v>
+        <v>899</v>
       </c>
       <c r="D474">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E474">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F474">
         <v>25</v>
       </c>
       <c r="G474">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H474">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I474">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J474">
         <v>3</v>
       </c>
       <c r="K474">
         <v>0</v>
       </c>
       <c r="L474">
         <v>300</v>
       </c>
       <c r="M474">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N474">
         <v>0</v>
       </c>
       <c r="O474">
         <v>0</v>
       </c>
       <c r="P474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B475" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C475">
         <v>1277</v>
       </c>
       <c r="D475">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E475">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F475">
         <v>25</v>
       </c>
       <c r="G475">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H475">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I475">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J475">
         <v>3</v>
       </c>
       <c r="K475">
         <v>0</v>
       </c>
       <c r="L475">
         <v>300</v>
       </c>
       <c r="M475">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="N475">
         <v>0</v>
       </c>
       <c r="O475">
         <v>0</v>
       </c>
       <c r="P475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B476" t="s">
         <v>97</v>
       </c>
       <c r="C476">
-        <v>1149</v>
+        <v>9999</v>
       </c>
       <c r="D476">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E476">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F476">
         <v>25</v>
       </c>
       <c r="G476">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H476">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I476">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J476">
-        <v>11.49</v>
+        <v>7.99</v>
       </c>
       <c r="K476">
         <v>0</v>
       </c>
       <c r="L476">
-        <v>1149</v>
+        <v>799</v>
       </c>
       <c r="M476">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="N476">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O476">
         <v>0</v>
       </c>
       <c r="P476">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B477" t="s">
         <v>97</v>
       </c>
       <c r="C477">
-        <v>1149</v>
+        <v>9999</v>
       </c>
       <c r="D477">
-        <v>50.1</v>
+        <v>47.1</v>
       </c>
       <c r="E477">
-        <v>44.1</v>
+        <v>47.1</v>
       </c>
       <c r="F477">
         <v>25</v>
       </c>
       <c r="G477">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H477">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I477">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J477">
-        <v>11.49</v>
+        <v>7.99</v>
       </c>
       <c r="K477">
         <v>0</v>
       </c>
       <c r="L477">
-        <v>1149</v>
+        <v>799</v>
       </c>
       <c r="M477">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="N477">
         <v>0</v>
       </c>
       <c r="O477">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B478" t="s">
         <v>176</v>
       </c>
       <c r="C478">
-        <v>2777</v>
+        <v>1499</v>
       </c>
       <c r="D478">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E478">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F478">
         <v>25</v>
       </c>
       <c r="G478">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H478">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I478">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J478">
-        <v>9.99</v>
+        <v>11.19</v>
       </c>
       <c r="K478">
         <v>0</v>
       </c>
       <c r="L478">
-        <v>999</v>
+        <v>1119</v>
       </c>
       <c r="M478">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="N478">
         <v>0</v>
       </c>
       <c r="O478">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="P478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B479" t="s">
         <v>330</v>
       </c>
       <c r="C479">
-        <v>2777</v>
+        <v>2199</v>
       </c>
       <c r="D479">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E479">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F479">
         <v>25</v>
       </c>
       <c r="G479">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H479">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I479">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J479">
-        <v>13.99</v>
+        <v>15.6</v>
       </c>
       <c r="K479">
         <v>0</v>
       </c>
       <c r="L479">
-        <v>1399</v>
+        <v>1560</v>
       </c>
       <c r="M479">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="N479">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O479">
         <v>0</v>
       </c>
       <c r="P479">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B480" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C480">
-        <v>2777</v>
+        <v>999</v>
       </c>
       <c r="D480">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E480">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F480">
         <v>25</v>
       </c>
       <c r="G480">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H480">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I480">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J480">
         <v>3</v>
       </c>
       <c r="K480">
         <v>0</v>
       </c>
       <c r="L480">
         <v>300</v>
       </c>
       <c r="M480">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="N480">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="O480">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P480">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B481" t="s">
         <v>174</v>
       </c>
       <c r="C481">
-        <v>4777</v>
+        <v>2777</v>
       </c>
       <c r="D481">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E481">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F481">
         <v>25</v>
       </c>
       <c r="G481">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H481">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I481">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J481">
-        <v>9.99</v>
+        <v>12.99</v>
       </c>
       <c r="K481">
         <v>0</v>
       </c>
       <c r="L481">
-        <v>999</v>
+        <v>1299</v>
       </c>
       <c r="M481">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="N481">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O481">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P481">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B482" t="s">
         <v>328</v>
       </c>
       <c r="C482">
-        <v>7777</v>
+        <v>4777</v>
       </c>
       <c r="D482">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E482">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F482">
         <v>25</v>
       </c>
       <c r="G482">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H482">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I482">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J482">
-        <v>14.99</v>
+        <v>16.99</v>
       </c>
       <c r="K482">
         <v>0</v>
       </c>
       <c r="L482">
-        <v>1499</v>
+        <v>1699</v>
       </c>
       <c r="M482">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N482">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O482">
         <v>0</v>
       </c>
       <c r="P482">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B483" t="s">
         <v>65</v>
       </c>
       <c r="C483">
-        <v>2777</v>
+        <v>1399</v>
       </c>
       <c r="D483">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="E483">
-        <v>19.1</v>
+        <v>51.1</v>
       </c>
       <c r="F483">
         <v>25</v>
       </c>
       <c r="G483">
-        <v>19.32</v>
+        <v>169</v>
       </c>
       <c r="H483">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I483">
-        <v>19.32</v>
+        <v>169</v>
       </c>
       <c r="J483">
+        <v>7.99</v>
+      </c>
+      <c r="K483">
+        <v>0</v>
+      </c>
+      <c r="L483">
+        <v>799</v>
+      </c>
+      <c r="M483">
+        <v>33</v>
+      </c>
+      <c r="N483">
         <v>3</v>
       </c>
-      <c r="K483">
-[...8 lines deleted...]
-      <c r="N483">
+      <c r="O483">
         <v>1</v>
       </c>
-      <c r="O483">
-[...1 lines deleted...]
-      </c>
       <c r="P483">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B484" t="s">
         <v>326</v>
       </c>
       <c r="C484">
         <v>2100</v>
       </c>
       <c r="D484">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E484">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F484">
         <v>25</v>
       </c>
       <c r="G484">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="H484">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I484">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="J484">
         <v>12.99</v>
       </c>
       <c r="K484">
         <v>0</v>
       </c>
       <c r="L484">
         <v>1299</v>
       </c>
       <c r="M484">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="N484">
         <v>0</v>
       </c>
       <c r="O484">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="P484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B485" t="s">
         <v>172</v>
       </c>
       <c r="C485">
         <v>1200</v>
       </c>
       <c r="D485">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E485">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F485">
         <v>25</v>
       </c>
       <c r="G485">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H485">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I485">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J485">
         <v>9.99</v>
       </c>
       <c r="K485">
         <v>0</v>
       </c>
       <c r="L485">
         <v>999</v>
       </c>
       <c r="M485">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="N485">
         <v>0</v>
       </c>
       <c r="O485">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B486" t="s">
         <v>543</v>
       </c>
       <c r="C486">
         <v>3777</v>
       </c>
       <c r="D486">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E486">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F486">
         <v>25</v>
       </c>
       <c r="G486">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H486">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I486">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J486">
-        <v>37.77</v>
+        <v>12.49</v>
       </c>
       <c r="K486">
         <v>0</v>
       </c>
       <c r="L486">
-        <v>3777</v>
+        <v>1249</v>
       </c>
       <c r="M486"/>
       <c r="N486"/>
       <c r="O486">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="P486"/>
     </row>
     <row r="487" spans="1:16">
       <c r="A487" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B487" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C487">
         <v>1177</v>
       </c>
       <c r="D487">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E487">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F487">
         <v>25</v>
       </c>
       <c r="G487">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H487">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I487">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J487">
-        <v>6.99</v>
+        <v>8.49</v>
       </c>
       <c r="K487">
         <v>0</v>
       </c>
       <c r="L487">
-        <v>699</v>
-[...2 lines deleted...]
-      <c r="N487"/>
+        <v>849</v>
+      </c>
+      <c r="M487">
+        <v>50</v>
+      </c>
+      <c r="N487">
+        <v>0</v>
+      </c>
       <c r="O487">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="P487"/>
+        <v>0</v>
+      </c>
+      <c r="P487">
+        <v>0</v>
+      </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B488" t="s">
         <v>597</v>
       </c>
       <c r="C488">
         <v>1177</v>
       </c>
       <c r="D488">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E488">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F488">
         <v>25</v>
       </c>
       <c r="G488">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H488">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I488">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J488">
-        <v>6.99</v>
+        <v>8.89</v>
       </c>
       <c r="K488">
         <v>0</v>
       </c>
       <c r="L488">
-        <v>699</v>
-[...2 lines deleted...]
-      <c r="N488"/>
+        <v>889</v>
+      </c>
+      <c r="M488">
+        <v>15</v>
+      </c>
+      <c r="N488">
+        <v>0</v>
+      </c>
       <c r="O488">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="P488"/>
+        <v>0</v>
+      </c>
+      <c r="P488">
+        <v>0</v>
+      </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B489" t="s">
         <v>716</v>
       </c>
       <c r="C489">
         <v>3500</v>
       </c>
       <c r="D489">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E489">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F489">
         <v>25</v>
       </c>
       <c r="G489">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H489">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I489">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J489">
-        <v>35</v>
+        <v>29.99</v>
       </c>
       <c r="K489">
         <v>0</v>
       </c>
       <c r="L489">
-        <v>3500</v>
+        <v>2999</v>
       </c>
       <c r="M489"/>
       <c r="N489"/>
       <c r="O489">
         <v>4</v>
       </c>
       <c r="P489"/>
     </row>
     <row r="490" spans="1:16">
       <c r="A490" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B490" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C490">
         <v>5777</v>
       </c>
       <c r="D490">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E490">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F490">
         <v>25</v>
       </c>
       <c r="G490">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H490">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I490">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J490">
         <v>29.99</v>
       </c>
       <c r="K490">
         <v>0</v>
       </c>
       <c r="L490">
         <v>2999</v>
       </c>
-      <c r="M490"/>
-      <c r="N490"/>
+      <c r="M490">
+        <v>20</v>
+      </c>
+      <c r="N490">
+        <v>0</v>
+      </c>
       <c r="O490">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P490"/>
+        <v>0</v>
+      </c>
+      <c r="P490">
+        <v>0</v>
+      </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B491" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C491">
         <v>7999</v>
       </c>
       <c r="D491">
-        <v>48.1</v>
+        <v>51.1</v>
       </c>
       <c r="E491">
-        <v>42.1</v>
+        <v>51.1</v>
       </c>
       <c r="F491">
         <v>25</v>
       </c>
       <c r="G491">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="H491">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I491">
-        <v>377</v>
+        <v>446</v>
       </c>
       <c r="J491">
         <v>79.99</v>
       </c>
       <c r="K491">
         <v>0</v>
       </c>
       <c r="L491">
         <v>7999</v>
       </c>
       <c r="M491"/>
       <c r="N491"/>
       <c r="O491"/>
       <c r="P491"/>
     </row>
     <row r="492" spans="1:16">
       <c r="A492" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B492" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="C492">
         <v>1777</v>
       </c>
       <c r="D492">
         <v>46.1</v>
       </c>
       <c r="E492">
-        <v>40.1</v>
+        <v>46.1</v>
       </c>
       <c r="F492">
         <v>25</v>
       </c>
       <c r="G492">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="H492">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I492">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J492">
         <v>11.49</v>
       </c>
       <c r="K492">
         <v>0</v>
       </c>
       <c r="L492">
         <v>1149</v>
       </c>
       <c r="M492">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N492">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P492">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B493" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C493">
         <v>3777</v>
       </c>
       <c r="D493">
-        <v>41.1</v>
+        <v>46.1</v>
       </c>
       <c r="E493">
-        <v>35.1</v>
+        <v>46.1</v>
       </c>
       <c r="F493">
         <v>25</v>
       </c>
       <c r="G493">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H493">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I493">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J493">
         <v>29.99</v>
       </c>
       <c r="K493">
         <v>0</v>
       </c>
       <c r="L493">
         <v>2999</v>
       </c>
       <c r="M493">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N493">
         <v>0</v>
       </c>
       <c r="O493">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B494" t="s">
         <v>192</v>
       </c>
       <c r="C494">
         <v>500</v>
       </c>
       <c r="D494">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E494">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F494">
         <v>25</v>
       </c>
       <c r="G494">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="H494">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I494">
-        <v>21.35</v>
+        <v>49</v>
       </c>
       <c r="J494">
         <v>1.59</v>
       </c>
       <c r="K494">
         <v>0</v>
       </c>
       <c r="L494">
         <v>159</v>
       </c>
       <c r="M494">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="N494">
         <v>0</v>
       </c>
       <c r="O494"/>
       <c r="P494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B495" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C495">
         <v>977</v>
       </c>
       <c r="D495">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E495">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F495">
         <v>25</v>
       </c>
       <c r="G495">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H495">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I495">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J495">
         <v>3</v>
       </c>
       <c r="K495">
         <v>0</v>
       </c>
       <c r="L495">
         <v>300</v>
       </c>
       <c r="M495">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="N495">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O495"/>
+        <v>0</v>
+      </c>
+      <c r="O495">
+        <v>0</v>
+      </c>
       <c r="P495">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B496" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C496">
         <v>777</v>
       </c>
       <c r="D496">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E496">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F496">
         <v>25</v>
       </c>
       <c r="G496">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H496">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I496">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J496">
         <v>2.49</v>
       </c>
       <c r="K496">
         <v>0</v>
       </c>
       <c r="L496">
         <v>249</v>
       </c>
       <c r="M496">
         <v>28</v>
       </c>
       <c r="N496">
         <v>0</v>
       </c>
       <c r="O496"/>
       <c r="P496">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B497" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C497">
         <v>999</v>
       </c>
       <c r="D497">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E497">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F497">
         <v>25</v>
       </c>
       <c r="G497">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H497">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I497">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J497">
         <v>2.09</v>
       </c>
       <c r="K497">
         <v>0</v>
       </c>
       <c r="L497">
         <v>209</v>
       </c>
       <c r="M497">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N497">
         <v>0</v>
       </c>
       <c r="O497">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P497">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B498" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C498">
         <v>999</v>
       </c>
       <c r="D498">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E498">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F498">
         <v>25</v>
       </c>
       <c r="G498">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H498">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I498">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J498">
         <v>2.09</v>
       </c>
       <c r="K498">
         <v>0</v>
       </c>
       <c r="L498">
         <v>209</v>
       </c>
       <c r="M498">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="N498">
         <v>0</v>
       </c>
       <c r="O498">
         <v>0</v>
       </c>
       <c r="P498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B499" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C499">
         <v>999</v>
       </c>
       <c r="D499">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E499">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F499">
         <v>25</v>
       </c>
       <c r="G499">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H499">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I499">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J499">
         <v>2.09</v>
       </c>
       <c r="K499">
         <v>0</v>
       </c>
       <c r="L499">
         <v>209</v>
       </c>
       <c r="M499">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N499">
         <v>0</v>
       </c>
-      <c r="O499"/>
+      <c r="O499">
+        <v>1</v>
+      </c>
       <c r="P499">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B500" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C500">
         <v>999</v>
       </c>
       <c r="D500">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E500">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F500">
         <v>25</v>
       </c>
       <c r="G500">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H500">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I500">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J500">
         <v>2.09</v>
       </c>
       <c r="K500">
         <v>0</v>
       </c>
       <c r="L500">
         <v>209</v>
       </c>
       <c r="M500">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="N500">
         <v>0</v>
       </c>
       <c r="O500"/>
       <c r="P500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B501" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C501">
         <v>999</v>
       </c>
       <c r="D501">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E501">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F501">
         <v>25</v>
       </c>
       <c r="G501">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H501">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I501">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J501">
         <v>2.09</v>
       </c>
       <c r="K501">
         <v>0</v>
       </c>
       <c r="L501">
         <v>209</v>
       </c>
       <c r="M501">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="N501">
         <v>0</v>
       </c>
-      <c r="O501"/>
+      <c r="O501">
+        <v>2</v>
+      </c>
       <c r="P501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B502" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C502">
         <v>999</v>
       </c>
       <c r="D502">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E502">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F502">
         <v>25</v>
       </c>
       <c r="G502">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H502">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I502">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J502">
         <v>2.09</v>
       </c>
       <c r="K502">
         <v>0</v>
       </c>
       <c r="L502">
         <v>209</v>
       </c>
       <c r="M502">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N502">
         <v>0</v>
       </c>
-      <c r="O502"/>
+      <c r="O502">
+        <v>0</v>
+      </c>
       <c r="P502">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B503" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C503">
         <v>999</v>
       </c>
       <c r="D503">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E503">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F503">
         <v>25</v>
       </c>
       <c r="G503">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H503">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I503">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J503">
         <v>2.09</v>
       </c>
       <c r="K503">
         <v>0</v>
       </c>
       <c r="L503">
         <v>209</v>
       </c>
       <c r="M503">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N503">
         <v>0</v>
       </c>
       <c r="O503"/>
       <c r="P503">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B504" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C504">
         <v>999</v>
       </c>
       <c r="D504">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E504">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F504">
         <v>25</v>
       </c>
       <c r="G504">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H504">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I504">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J504">
         <v>2.09</v>
       </c>
       <c r="K504">
         <v>0</v>
       </c>
       <c r="L504">
         <v>209</v>
       </c>
       <c r="M504">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N504">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O504"/>
       <c r="P504">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B505" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C505">
         <v>999</v>
       </c>
       <c r="D505">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E505">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F505">
         <v>25</v>
       </c>
       <c r="G505">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H505">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I505">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J505">
         <v>2.09</v>
       </c>
       <c r="K505">
         <v>0</v>
       </c>
       <c r="L505">
         <v>209</v>
       </c>
       <c r="M505">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N505">
         <v>0</v>
       </c>
       <c r="O505"/>
       <c r="P505">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B506" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C506">
         <v>999</v>
       </c>
       <c r="D506">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E506">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F506">
         <v>25</v>
       </c>
       <c r="G506">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H506">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I506">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J506">
-        <v>2.09</v>
+        <v>2.49</v>
       </c>
       <c r="K506">
         <v>0</v>
       </c>
       <c r="L506">
-        <v>209</v>
+        <v>249</v>
       </c>
       <c r="M506">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="N506">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O506"/>
+        <v>1</v>
+      </c>
+      <c r="O506">
+        <v>1</v>
+      </c>
       <c r="P506">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B507" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C507">
         <v>999</v>
       </c>
       <c r="D507">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E507">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F507">
         <v>25</v>
       </c>
       <c r="G507">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H507">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I507">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J507">
         <v>2.09</v>
       </c>
       <c r="K507">
         <v>0</v>
       </c>
       <c r="L507">
         <v>209</v>
       </c>
       <c r="M507">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N507">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O507"/>
+        <v>1</v>
+      </c>
+      <c r="O507">
+        <v>0</v>
+      </c>
       <c r="P507">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B508" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C508">
         <v>999</v>
       </c>
       <c r="D508">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E508">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F508">
         <v>25</v>
       </c>
       <c r="G508">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H508">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I508">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J508">
         <v>2.09</v>
       </c>
       <c r="K508">
         <v>0</v>
       </c>
       <c r="L508">
         <v>209</v>
       </c>
       <c r="M508">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N508">
         <v>0</v>
       </c>
-      <c r="O508"/>
+      <c r="O508">
+        <v>0</v>
+      </c>
       <c r="P508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B509" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C509">
         <v>999</v>
       </c>
       <c r="D509">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E509">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F509">
         <v>25</v>
       </c>
       <c r="G509">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H509">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I509">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J509">
         <v>2.09</v>
       </c>
       <c r="K509">
         <v>0</v>
       </c>
       <c r="L509">
         <v>209</v>
       </c>
       <c r="M509">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="N509">
         <v>0</v>
       </c>
       <c r="O509"/>
       <c r="P509">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B510" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C510">
         <v>777</v>
       </c>
       <c r="D510">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E510">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F510">
         <v>25</v>
       </c>
       <c r="G510">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H510">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I510">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J510">
-        <v>2.49</v>
+        <v>1.99</v>
       </c>
       <c r="K510">
         <v>0</v>
       </c>
       <c r="L510">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="M510">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="N510">
         <v>0</v>
       </c>
-      <c r="O510"/>
+      <c r="O510">
+        <v>1</v>
+      </c>
       <c r="P510">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B511" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C511">
         <v>1377</v>
       </c>
       <c r="D511">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E511">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F511">
         <v>25</v>
       </c>
       <c r="G511">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H511">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I511">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J511">
-        <v>9.99</v>
+        <v>13.39</v>
       </c>
       <c r="K511">
         <v>0</v>
       </c>
       <c r="L511">
-        <v>999</v>
+        <v>1339</v>
       </c>
       <c r="M511">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N511">
         <v>0</v>
       </c>
-      <c r="O511"/>
+      <c r="O511">
+        <v>0</v>
+      </c>
       <c r="P511">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B512" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C512">
         <v>977</v>
       </c>
       <c r="D512">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E512">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F512">
         <v>25</v>
       </c>
       <c r="G512">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H512">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I512">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J512">
-        <v>6.99</v>
+        <v>7.99</v>
       </c>
       <c r="K512">
         <v>0</v>
       </c>
       <c r="L512">
-        <v>699</v>
+        <v>799</v>
       </c>
       <c r="M512">
         <v>13</v>
       </c>
       <c r="N512">
         <v>1</v>
       </c>
-      <c r="O512"/>
+      <c r="O512">
+        <v>0</v>
+      </c>
       <c r="P512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B513" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C513">
         <v>577</v>
       </c>
       <c r="D513">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E513">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F513">
         <v>25</v>
       </c>
       <c r="G513">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H513">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I513">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J513">
         <v>3</v>
       </c>
       <c r="K513">
         <v>0</v>
       </c>
       <c r="L513">
         <v>300</v>
       </c>
       <c r="M513">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="N513">
         <v>0</v>
       </c>
-      <c r="O513"/>
+      <c r="O513">
+        <v>0</v>
+      </c>
       <c r="P513">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B514" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C514">
         <v>577</v>
       </c>
       <c r="D514">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E514">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F514">
         <v>25</v>
       </c>
       <c r="G514">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H514">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I514">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J514">
         <v>1.79</v>
       </c>
       <c r="K514">
         <v>0</v>
       </c>
       <c r="L514">
         <v>179</v>
       </c>
       <c r="M514">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="N514">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O514"/>
+        <v>1</v>
+      </c>
+      <c r="O514">
+        <v>0</v>
+      </c>
       <c r="P514">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B515" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C515">
-        <v>1377</v>
+        <v>1577</v>
       </c>
       <c r="D515">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E515">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F515">
         <v>25</v>
       </c>
       <c r="G515">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H515">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I515">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J515">
-        <v>9.99</v>
+        <v>15.21</v>
       </c>
       <c r="K515">
         <v>0</v>
       </c>
       <c r="L515">
-        <v>999</v>
+        <v>1521</v>
       </c>
       <c r="M515">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N515">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O515"/>
       <c r="P515">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B516" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C516">
         <v>977</v>
       </c>
       <c r="D516">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E516">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F516">
         <v>25</v>
       </c>
       <c r="G516">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H516">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I516">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J516">
-        <v>6.99</v>
+        <v>9.47</v>
       </c>
       <c r="K516">
         <v>0</v>
       </c>
       <c r="L516">
-        <v>699</v>
+        <v>947</v>
       </c>
       <c r="M516">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="N516">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O516"/>
       <c r="P516">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B517" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C517">
         <v>577</v>
       </c>
       <c r="D517">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E517">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F517">
         <v>25</v>
       </c>
       <c r="G517">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H517">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I517">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J517">
-        <v>3</v>
+        <v>2.99</v>
       </c>
       <c r="K517">
         <v>0</v>
       </c>
       <c r="L517">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="M517">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N517">
         <v>0</v>
       </c>
       <c r="O517"/>
       <c r="P517">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B518" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C518">
         <v>577</v>
       </c>
       <c r="D518">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E518">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F518">
         <v>25</v>
       </c>
       <c r="G518">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H518">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I518">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J518">
         <v>1.79</v>
       </c>
       <c r="K518">
         <v>0</v>
       </c>
       <c r="L518">
         <v>179</v>
       </c>
       <c r="M518">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="N518">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O518"/>
       <c r="P518">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B519" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C519">
         <v>999</v>
       </c>
       <c r="D519">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="E519">
-        <v>19.1</v>
+        <v>46.1</v>
       </c>
       <c r="F519">
         <v>25</v>
       </c>
       <c r="G519">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="H519">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I519">
-        <v>17.28</v>
+        <v>144</v>
       </c>
       <c r="J519">
-        <v>2.09</v>
+        <v>9.99</v>
       </c>
       <c r="K519">
         <v>0</v>
       </c>
       <c r="L519">
-        <v>209</v>
+        <v>999</v>
       </c>
       <c r="M519">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N519">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O519"/>
+        <v>1</v>
+      </c>
+      <c r="O519">
+        <v>0</v>
+      </c>
       <c r="P519">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B520" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C520">
         <v>1377</v>
       </c>
       <c r="D520">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E520">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F520">
         <v>25</v>
       </c>
       <c r="G520">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H520">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I520">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J520">
-        <v>9.99</v>
+        <v>13.39</v>
       </c>
       <c r="K520">
         <v>0</v>
       </c>
       <c r="L520">
-        <v>999</v>
+        <v>1339</v>
       </c>
       <c r="M520">
         <v>20</v>
       </c>
       <c r="N520">
         <v>0</v>
       </c>
       <c r="O520"/>
       <c r="P520">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B521" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C521">
         <v>977</v>
       </c>
       <c r="D521">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E521">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F521">
         <v>25</v>
       </c>
       <c r="G521">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H521">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I521">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J521">
         <v>6.99</v>
       </c>
       <c r="K521">
         <v>0</v>
       </c>
       <c r="L521">
         <v>699</v>
       </c>
       <c r="M521">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N521">
         <v>0</v>
       </c>
       <c r="O521"/>
       <c r="P521">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B522" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C522">
         <v>577</v>
       </c>
       <c r="D522">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E522">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F522">
         <v>25</v>
       </c>
       <c r="G522">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H522">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I522">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J522">
         <v>3</v>
       </c>
       <c r="K522">
         <v>0</v>
       </c>
       <c r="L522">
         <v>300</v>
       </c>
       <c r="M522">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N522">
         <v>0</v>
       </c>
       <c r="O522"/>
       <c r="P522">
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B523" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C523">
         <v>577</v>
       </c>
       <c r="D523">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E523">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F523">
         <v>25</v>
       </c>
       <c r="G523">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H523">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I523">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J523">
         <v>2.09</v>
       </c>
       <c r="K523">
         <v>0</v>
       </c>
       <c r="L523">
         <v>209</v>
       </c>
       <c r="M523">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N523">
         <v>0</v>
       </c>
       <c r="O523"/>
       <c r="P523">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B524" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C524">
         <v>1377</v>
       </c>
       <c r="D524">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E524">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F524">
         <v>25</v>
       </c>
       <c r="G524">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="H524">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I524">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="J524">
-        <v>9.99</v>
+        <v>13.39</v>
       </c>
       <c r="K524">
         <v>0</v>
       </c>
       <c r="L524">
-        <v>999</v>
+        <v>1339</v>
       </c>
       <c r="M524">
         <v>20</v>
       </c>
       <c r="N524">
         <v>0</v>
       </c>
       <c r="O524"/>
       <c r="P524">
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B525" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C525">
         <v>977</v>
       </c>
       <c r="D525">
-        <v>48.1</v>
+        <v>50.1</v>
       </c>
       <c r="E525">
-        <v>42.1</v>
+        <v>50.1</v>
       </c>
       <c r="F525">
         <v>25</v>
       </c>
       <c r="G525">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H525">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I525">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J525">
         <v>6.99</v>
       </c>
       <c r="K525">
         <v>0</v>
       </c>
       <c r="L525">
         <v>699</v>
       </c>
       <c r="M525">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N525">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O525"/>
       <c r="P525">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B526" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C526">
         <v>577</v>
       </c>
       <c r="D526">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E526">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F526">
         <v>25</v>
       </c>
       <c r="G526">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H526">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I526">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J526">
         <v>3</v>
       </c>
       <c r="K526">
         <v>0</v>
       </c>
       <c r="L526">
         <v>300</v>
       </c>
       <c r="M526">
         <v>19</v>
       </c>
       <c r="N526">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O526"/>
       <c r="P526">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B527" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C527">
         <v>1377</v>
       </c>
       <c r="D527">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E527">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F527">
         <v>25</v>
       </c>
       <c r="G527">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H527">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I527">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J527">
         <v>2.49</v>
       </c>
       <c r="K527">
         <v>0</v>
       </c>
       <c r="L527">
         <v>249</v>
       </c>
       <c r="M527">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N527">
         <v>0</v>
       </c>
       <c r="O527"/>
       <c r="P527">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B528" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C528">
         <v>1000</v>
       </c>
       <c r="D528">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E528">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F528">
         <v>25</v>
       </c>
       <c r="G528">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H528">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I528">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J528">
         <v>2.09</v>
       </c>
       <c r="K528">
         <v>0</v>
       </c>
       <c r="L528">
         <v>209</v>
       </c>
       <c r="M528">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N528">
         <v>0</v>
       </c>
       <c r="O528"/>
       <c r="P528">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B529" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C529">
         <v>1000</v>
       </c>
       <c r="D529">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E529">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F529">
         <v>25</v>
       </c>
       <c r="G529">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H529">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I529">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J529">
         <v>2.09</v>
       </c>
       <c r="K529">
         <v>0</v>
       </c>
       <c r="L529">
         <v>209</v>
       </c>
       <c r="M529">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N529">
         <v>0</v>
       </c>
       <c r="O529"/>
       <c r="P529">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B530" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C530">
         <v>1000</v>
       </c>
       <c r="D530">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E530">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F530">
         <v>25</v>
       </c>
       <c r="G530">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H530">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I530">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J530">
         <v>2.09</v>
       </c>
       <c r="K530">
         <v>0</v>
       </c>
       <c r="L530">
         <v>209</v>
       </c>
       <c r="M530">
         <v>0</v>
       </c>
       <c r="N530">
         <v>0</v>
       </c>
       <c r="O530"/>
       <c r="P530">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B531" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C531">
         <v>1000</v>
       </c>
       <c r="D531">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E531">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F531">
         <v>25</v>
       </c>
       <c r="G531">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H531">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I531">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J531">
         <v>2.09</v>
       </c>
       <c r="K531">
         <v>0</v>
       </c>
       <c r="L531">
         <v>209</v>
       </c>
       <c r="M531">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="N531">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O531"/>
+        <v>0</v>
+      </c>
+      <c r="O531">
+        <v>0</v>
+      </c>
       <c r="P531">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B532" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C532">
         <v>1000</v>
       </c>
       <c r="D532">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E532">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F532">
         <v>25</v>
       </c>
       <c r="G532">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H532">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I532">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J532">
         <v>2.09</v>
       </c>
       <c r="K532">
         <v>0</v>
       </c>
       <c r="L532">
         <v>209</v>
       </c>
       <c r="M532">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="N532">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O532">
+        <v>0</v>
+      </c>
+      <c r="P532">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B533" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C533">
         <v>1000</v>
       </c>
       <c r="D533">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E533">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F533">
         <v>25</v>
       </c>
       <c r="G533">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H533">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I533">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J533">
         <v>2.09</v>
       </c>
       <c r="K533">
         <v>0</v>
       </c>
       <c r="L533">
         <v>209</v>
       </c>
       <c r="M533">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="N533">
         <v>0</v>
       </c>
-      <c r="O533"/>
+      <c r="O533">
+        <v>0</v>
+      </c>
       <c r="P533">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B534" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C534">
         <v>1000</v>
       </c>
       <c r="D534">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E534">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F534">
         <v>25</v>
       </c>
       <c r="G534">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H534">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I534">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J534">
         <v>2.09</v>
       </c>
       <c r="K534">
         <v>0</v>
       </c>
       <c r="L534">
         <v>209</v>
       </c>
       <c r="M534">
         <v>20</v>
       </c>
       <c r="N534">
         <v>0</v>
       </c>
       <c r="O534"/>
       <c r="P534">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B535" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C535">
         <v>1000</v>
       </c>
       <c r="D535">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E535">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F535">
         <v>25</v>
       </c>
       <c r="G535">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H535">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I535">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J535">
         <v>2.09</v>
       </c>
       <c r="K535">
         <v>0</v>
       </c>
       <c r="L535">
         <v>209</v>
       </c>
       <c r="M535">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N535">
         <v>0</v>
       </c>
       <c r="O535"/>
       <c r="P535">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B536" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C536">
         <v>1000</v>
       </c>
       <c r="D536">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E536">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F536">
         <v>25</v>
       </c>
       <c r="G536">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H536">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I536">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J536">
         <v>2.09</v>
       </c>
       <c r="K536">
         <v>0</v>
       </c>
       <c r="L536">
         <v>209</v>
       </c>
       <c r="M536">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N536">
         <v>0</v>
       </c>
-      <c r="O536"/>
+      <c r="O536">
+        <v>0</v>
+      </c>
       <c r="P536">
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B537" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C537">
         <v>1000</v>
       </c>
       <c r="D537">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E537">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F537">
         <v>25</v>
       </c>
       <c r="G537">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H537">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I537">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J537">
         <v>2.09</v>
       </c>
       <c r="K537">
         <v>0</v>
       </c>
       <c r="L537">
         <v>209</v>
       </c>
       <c r="M537">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N537">
         <v>0</v>
       </c>
       <c r="O537"/>
       <c r="P537">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B538" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C538">
         <v>1000</v>
       </c>
       <c r="D538">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E538">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F538">
         <v>25</v>
       </c>
       <c r="G538">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H538">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I538">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J538">
         <v>2.09</v>
       </c>
       <c r="K538">
         <v>0</v>
       </c>
       <c r="L538">
         <v>209</v>
       </c>
       <c r="M538">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N538">
         <v>0</v>
       </c>
       <c r="O538"/>
       <c r="P538">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B539" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C539">
         <v>1000</v>
       </c>
       <c r="D539">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E539">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F539">
         <v>25</v>
       </c>
       <c r="G539">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H539">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I539">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J539">
         <v>2.09</v>
       </c>
       <c r="K539">
         <v>0</v>
       </c>
       <c r="L539">
         <v>209</v>
       </c>
       <c r="M539">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="N539">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O539"/>
       <c r="P539">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B540" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C540">
         <v>1000</v>
       </c>
       <c r="D540">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E540">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F540">
         <v>25</v>
       </c>
       <c r="G540">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H540">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I540">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J540">
         <v>2.09</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540">
         <v>209</v>
       </c>
       <c r="M540">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="N540">
         <v>0</v>
       </c>
-      <c r="O540"/>
+      <c r="O540">
+        <v>1</v>
+      </c>
       <c r="P540">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B541" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C541">
         <v>1000</v>
       </c>
       <c r="D541">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E541">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F541">
         <v>25</v>
       </c>
       <c r="G541">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="H541">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I541">
-        <v>17.28</v>
+        <v>37</v>
       </c>
       <c r="J541">
         <v>2.09</v>
       </c>
       <c r="K541">
         <v>0</v>
       </c>
       <c r="L541">
         <v>209</v>
       </c>
       <c r="M541">
         <v>20</v>
       </c>
       <c r="N541">
         <v>0</v>
       </c>
       <c r="O541"/>
       <c r="P541">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B542" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C542">
         <v>1500</v>
       </c>
       <c r="D542">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E542">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F542">
         <v>25</v>
       </c>
       <c r="G542">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H542">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I542">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J542">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K542">
         <v>0</v>
       </c>
       <c r="L542">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M542">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="N542">
         <v>0</v>
       </c>
-      <c r="O542"/>
+      <c r="O542">
+        <v>0</v>
+      </c>
       <c r="P542">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B543" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C543">
         <v>1500</v>
       </c>
       <c r="D543">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E543">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F543">
         <v>25</v>
       </c>
       <c r="G543">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H543">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I543">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J543">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K543">
         <v>0</v>
       </c>
       <c r="L543">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M543">
         <v>5</v>
       </c>
       <c r="N543">
         <v>0</v>
       </c>
-      <c r="O543"/>
+      <c r="O543">
+        <v>0</v>
+      </c>
       <c r="P543">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B544" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C544">
         <v>1500</v>
       </c>
       <c r="D544">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E544">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F544">
         <v>25</v>
       </c>
       <c r="G544">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H544">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I544">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J544">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K544">
         <v>0</v>
       </c>
       <c r="L544">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M544">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="N544">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O544"/>
+        <v>0</v>
+      </c>
+      <c r="O544">
+        <v>0</v>
+      </c>
       <c r="P544">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B545" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C545">
         <v>1500</v>
       </c>
       <c r="D545">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E545">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F545">
         <v>25</v>
       </c>
       <c r="G545">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H545">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I545">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J545">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K545">
         <v>0</v>
       </c>
       <c r="L545">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M545">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N545">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O545"/>
+        <v>1</v>
+      </c>
+      <c r="O545">
+        <v>0</v>
+      </c>
       <c r="P545">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B546" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C546">
         <v>1500</v>
       </c>
       <c r="D546">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E546">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F546">
         <v>25</v>
       </c>
       <c r="G546">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H546">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I546">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J546">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K546">
         <v>0</v>
       </c>
       <c r="L546">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M546">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N546">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O546"/>
       <c r="P546">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B547" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C547">
         <v>1500</v>
       </c>
       <c r="D547">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E547">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F547">
         <v>25</v>
       </c>
       <c r="G547">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H547">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I547">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J547">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K547">
         <v>0</v>
       </c>
       <c r="L547">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M547">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N547">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O547"/>
+        <v>1</v>
+      </c>
+      <c r="O547">
+        <v>0</v>
+      </c>
       <c r="P547">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B548" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C548">
         <v>1500</v>
       </c>
       <c r="D548">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E548">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F548">
         <v>25</v>
       </c>
       <c r="G548">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H548">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I548">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J548">
-        <v>5.99</v>
+        <v>8.99</v>
       </c>
       <c r="K548">
         <v>0</v>
       </c>
       <c r="L548">
-        <v>599</v>
+        <v>899</v>
       </c>
       <c r="M548">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N548">
         <v>0</v>
       </c>
-      <c r="O548"/>
+      <c r="O548">
+        <v>0</v>
+      </c>
       <c r="P548">
         <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B549" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C549">
         <v>1500</v>
       </c>
       <c r="D549">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E549">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F549">
         <v>25</v>
       </c>
       <c r="G549">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H549">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I549">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J549">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K549">
         <v>0</v>
       </c>
       <c r="L549">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M549">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N549">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O549"/>
+        <v>1</v>
+      </c>
+      <c r="O549">
+        <v>1</v>
+      </c>
       <c r="P549">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B550" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="C550">
         <v>1500</v>
       </c>
       <c r="D550">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E550">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F550">
         <v>25</v>
       </c>
       <c r="G550">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H550">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I550">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J550">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K550">
         <v>0</v>
       </c>
       <c r="L550">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M550">
+        <v>4</v>
+      </c>
+      <c r="N550">
+        <v>0</v>
+      </c>
+      <c r="O550">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="P550">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B551" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C551">
         <v>1500</v>
       </c>
       <c r="D551">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E551">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F551">
         <v>25</v>
       </c>
       <c r="G551">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H551">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I551">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J551">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K551">
         <v>0</v>
       </c>
       <c r="L551">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M551">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N551">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O551"/>
       <c r="P551">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B552" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C552">
         <v>1500</v>
       </c>
       <c r="D552">
-        <v>49.1</v>
+        <v>46.1</v>
       </c>
       <c r="E552">
-        <v>43.1</v>
+        <v>46.1</v>
       </c>
       <c r="F552">
         <v>25</v>
       </c>
       <c r="G552">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H552">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I552">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J552">
-        <v>5.99</v>
+        <v>8.99</v>
       </c>
       <c r="K552">
         <v>0</v>
       </c>
       <c r="L552">
-        <v>599</v>
+        <v>899</v>
       </c>
       <c r="M552">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N552">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O552"/>
       <c r="P552">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B553" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C553">
         <v>1500</v>
       </c>
       <c r="D553">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E553">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F553">
         <v>25</v>
       </c>
       <c r="G553">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H553">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I553">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="J553">
-        <v>5.99</v>
+        <v>3</v>
       </c>
       <c r="K553">
         <v>0</v>
       </c>
       <c r="L553">
-        <v>599</v>
+        <v>300</v>
       </c>
       <c r="M553">
         <v>4</v>
       </c>
       <c r="N553">
         <v>0</v>
       </c>
-      <c r="O553"/>
+      <c r="O553">
+        <v>0</v>
+      </c>
       <c r="P553">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B554" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C554">
         <v>2777</v>
       </c>
       <c r="D554">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E554">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F554">
         <v>25</v>
       </c>
       <c r="G554">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H554">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I554">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J554">
-        <v>9.99</v>
+        <v>10.99</v>
       </c>
       <c r="K554">
         <v>0</v>
       </c>
       <c r="L554">
-        <v>999</v>
+        <v>1099</v>
       </c>
       <c r="M554">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N554">
         <v>0</v>
       </c>
       <c r="O554"/>
       <c r="P554">
         <v>0</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B555" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="C555">
         <v>2777</v>
       </c>
       <c r="D555">
-        <v>50.1</v>
+        <v>51.1</v>
       </c>
       <c r="E555">
-        <v>44.1</v>
+        <v>51.1</v>
       </c>
       <c r="F555">
         <v>25</v>
       </c>
       <c r="G555">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="H555">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I555">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="J555">
-        <v>9.99</v>
+        <v>11.76</v>
       </c>
       <c r="K555">
         <v>0</v>
       </c>
       <c r="L555">
-        <v>999</v>
+        <v>1176</v>
       </c>
       <c r="M555">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N555">
         <v>0</v>
       </c>
       <c r="O555"/>
       <c r="P555">
         <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B556" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C556">
         <v>500</v>
       </c>
       <c r="D556">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="E556">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="F556">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G556">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H556">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I556">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J556">
-        <v>1.49</v>
+        <v>1</v>
       </c>
       <c r="K556">
         <v>0</v>
       </c>
       <c r="L556">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="M556">
         <v>20</v>
       </c>
       <c r="N556">
         <v>0</v>
       </c>
       <c r="O556"/>
       <c r="P556">
         <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B557" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="C557">
         <v>500</v>
       </c>
       <c r="D557">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="E557">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="F557">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G557">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="H557">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I557">
-        <v>19.32</v>
+        <v>43</v>
       </c>
       <c r="J557">
-        <v>1.49</v>
+        <v>1</v>
       </c>
       <c r="K557">
         <v>0</v>
       </c>
       <c r="L557">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="M557">
         <v>20</v>
       </c>
       <c r="N557">
         <v>0</v>
       </c>
       <c r="O557"/>
       <c r="P557">
         <v>0</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B558" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C558">
-        <v>3877</v>
+        <v>20</v>
       </c>
       <c r="D558">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="E558">
-        <v>19.1</v>
+        <v>16.1</v>
       </c>
       <c r="F558">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="G558">
-        <v>26.43</v>
+        <v>43</v>
       </c>
       <c r="H558">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I558">
-        <v>26.43</v>
+        <v>43</v>
       </c>
       <c r="J558">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="K558">
         <v>0</v>
       </c>
       <c r="L558">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="M558">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N558">
         <v>0</v>
       </c>
       <c r="O558"/>
       <c r="P558">
         <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B559" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C559">
-        <v>3877</v>
+        <v>749</v>
       </c>
       <c r="D559">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E559">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F559">
         <v>25</v>
       </c>
       <c r="G559">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H559">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I559">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J559">
-        <v>5.99</v>
+        <v>7.49</v>
       </c>
       <c r="K559">
         <v>0</v>
       </c>
       <c r="L559">
-        <v>599</v>
+        <v>749</v>
       </c>
       <c r="M559">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="N559">
         <v>0</v>
       </c>
-      <c r="O559"/>
+      <c r="O559">
+        <v>0</v>
+      </c>
       <c r="P559">
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B560" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C560">
-        <v>3877</v>
+        <v>999</v>
       </c>
       <c r="D560">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E560">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F560">
         <v>25</v>
       </c>
       <c r="G560">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H560">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I560">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J560">
-        <v>24.99</v>
+        <v>9.99</v>
       </c>
       <c r="K560">
         <v>0</v>
       </c>
       <c r="L560">
-        <v>2499</v>
+        <v>999</v>
       </c>
       <c r="M560">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="N560">
         <v>0</v>
       </c>
-      <c r="O560"/>
+      <c r="O560">
+        <v>0</v>
+      </c>
       <c r="P560">
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B561" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C561">
-        <v>777</v>
+        <v>3877</v>
       </c>
       <c r="D561">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E561">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F561">
         <v>25</v>
       </c>
       <c r="G561">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H561">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I561">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J561">
-        <v>7.77</v>
+        <v>24.99</v>
       </c>
       <c r="K561">
         <v>0</v>
       </c>
       <c r="L561">
-        <v>777</v>
+        <v>2499</v>
       </c>
       <c r="M561">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N561">
         <v>0</v>
       </c>
       <c r="O561"/>
       <c r="P561">
         <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B562" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C562">
-        <v>5900</v>
+        <v>777</v>
       </c>
       <c r="D562">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="E562">
-        <v>19.1</v>
+        <v>22.1</v>
       </c>
       <c r="F562">
         <v>25</v>
       </c>
       <c r="G562">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="H562">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I562">
-        <v>26.43</v>
+        <v>75</v>
       </c>
       <c r="J562">
-        <v>2.99</v>
+        <v>2.69</v>
       </c>
       <c r="K562">
         <v>0</v>
       </c>
       <c r="L562">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="M562">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N562">
         <v>0</v>
       </c>
       <c r="O562"/>
       <c r="P562">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B563" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C563">
-        <v>5900</v>
+        <v>809</v>
       </c>
       <c r="D563">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E563">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F563">
         <v>25</v>
       </c>
       <c r="G563">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H563">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I563">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J563">
-        <v>5.99</v>
+        <v>8.09</v>
       </c>
       <c r="K563">
         <v>0</v>
       </c>
       <c r="L563">
-        <v>599</v>
+        <v>809</v>
       </c>
       <c r="M563">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="N563">
         <v>0</v>
       </c>
-      <c r="O563"/>
+      <c r="O563">
+        <v>0</v>
+      </c>
       <c r="P563">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B564" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C564">
-        <v>5900</v>
+        <v>1199</v>
       </c>
       <c r="D564">
-        <v>47.1</v>
+        <v>50.1</v>
       </c>
       <c r="E564">
-        <v>41.1</v>
+        <v>50.1</v>
       </c>
       <c r="F564">
         <v>25</v>
       </c>
       <c r="G564">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="H564">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I564">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="J564">
-        <v>24.99</v>
+        <v>11.99</v>
       </c>
       <c r="K564">
         <v>0</v>
       </c>
       <c r="L564">
-        <v>2499</v>
+        <v>1199</v>
       </c>
       <c r="M564">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="N564">
         <v>0</v>
       </c>
-      <c r="O564"/>
+      <c r="O564">
+        <v>1</v>
+      </c>
       <c r="P564">
         <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B565" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C565">
-        <v>1777</v>
+        <v>5900</v>
       </c>
       <c r="D565">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="E565">
-        <v>19.1</v>
+        <v>50.1</v>
       </c>
       <c r="F565">
         <v>25</v>
       </c>
       <c r="G565">
-        <v>21.35</v>
+        <v>254</v>
       </c>
       <c r="H565">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I565">
-        <v>21.35</v>
+        <v>254</v>
       </c>
       <c r="J565">
-        <v>2.79</v>
+        <v>24.99</v>
       </c>
       <c r="K565">
         <v>0</v>
       </c>
       <c r="L565">
-        <v>279</v>
+        <v>2499</v>
       </c>
       <c r="M565">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="N565">
         <v>0</v>
       </c>
       <c r="O565"/>
       <c r="P565">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B566" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C566">
         <v>1777</v>
       </c>
       <c r="D566">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E566">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F566">
         <v>25</v>
       </c>
       <c r="G566">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H566">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I566">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J566">
         <v>17.77</v>
       </c>
       <c r="K566">
         <v>0</v>
       </c>
       <c r="L566">
         <v>1777</v>
       </c>
       <c r="M566">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="N566">
         <v>0</v>
       </c>
-      <c r="O566"/>
+      <c r="O566">
+        <v>0</v>
+      </c>
       <c r="P566">
         <v>0</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B567" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C567">
         <v>1777</v>
       </c>
       <c r="D567">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E567">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F567">
         <v>25</v>
       </c>
       <c r="G567">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="H567">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I567">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="J567">
-        <v>17.77</v>
+        <v>2.48</v>
       </c>
       <c r="K567">
         <v>0</v>
       </c>
       <c r="L567">
-        <v>1777</v>
+        <v>248</v>
       </c>
       <c r="M567">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="N567">
         <v>0</v>
       </c>
-      <c r="O567"/>
+      <c r="O567">
+        <v>1</v>
+      </c>
       <c r="P567">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B568" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="C568">
         <v>1777</v>
       </c>
       <c r="D568">
-        <v>49.1</v>
+        <v>22.1</v>
       </c>
       <c r="E568">
-        <v>43.1</v>
+        <v>22.1</v>
       </c>
       <c r="F568">
         <v>25</v>
       </c>
       <c r="G568">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="H568">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I568">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="J568">
-        <v>17.77</v>
+        <v>2.49</v>
       </c>
       <c r="K568">
         <v>0</v>
       </c>
       <c r="L568">
-        <v>1777</v>
+        <v>249</v>
       </c>
       <c r="M568">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="N568">
         <v>0</v>
       </c>
-      <c r="O568"/>
+      <c r="O568">
+        <v>0</v>
+      </c>
       <c r="P568">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B569" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C569">
         <v>1777</v>
       </c>
       <c r="D569">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="E569">
-        <v>43.1</v>
+        <v>51.1</v>
       </c>
       <c r="F569">
         <v>25</v>
       </c>
       <c r="G569">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="H569">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I569">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="J569">
         <v>17.77</v>
       </c>
       <c r="K569">
         <v>0</v>
       </c>
       <c r="L569">
         <v>1777</v>
       </c>
       <c r="M569">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="N569">
         <v>0</v>
       </c>
-      <c r="O569"/>
+      <c r="O569">
+        <v>0</v>
+      </c>
       <c r="P569">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B570" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="C570">
         <v>1777</v>
       </c>
       <c r="D570">
-        <v>48.1</v>
+        <v>22.1</v>
       </c>
       <c r="E570">
-        <v>42.1</v>
+        <v>22.1</v>
       </c>
       <c r="F570">
         <v>25</v>
       </c>
       <c r="G570">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="H570">
+        <v>10</v>
+      </c>
+      <c r="I570">
+        <v>49</v>
+      </c>
+      <c r="J570">
+        <v>1.99</v>
+      </c>
+      <c r="K570">
+        <v>0</v>
+      </c>
+      <c r="L570">
+        <v>199</v>
+      </c>
+      <c r="M570">
+        <v>0</v>
+      </c>
+      <c r="N570">
+        <v>0</v>
+      </c>
+      <c r="O570">
+        <v>0</v>
+      </c>
+      <c r="P570">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:16">
+      <c r="A571" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C571">
+        <v>1777</v>
+      </c>
+      <c r="D571">
+        <v>50.1</v>
+      </c>
+      <c r="E571">
+        <v>50.1</v>
+      </c>
+      <c r="F571">
+        <v>25</v>
+      </c>
+      <c r="G571">
+        <v>144</v>
+      </c>
+      <c r="H571">
+        <v>10</v>
+      </c>
+      <c r="I571">
+        <v>144</v>
+      </c>
+      <c r="J571">
+        <v>9.99</v>
+      </c>
+      <c r="K571">
+        <v>0</v>
+      </c>
+      <c r="L571">
+        <v>999</v>
+      </c>
+      <c r="M571">
+        <v>16</v>
+      </c>
+      <c r="N571">
+        <v>0</v>
+      </c>
+      <c r="O571"/>
+      <c r="P571">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:16">
+      <c r="A572" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C572">
+        <v>1299</v>
+      </c>
+      <c r="D572">
+        <v>50.1</v>
+      </c>
+      <c r="E572">
+        <v>50.1</v>
+      </c>
+      <c r="F572">
+        <v>25</v>
+      </c>
+      <c r="G572">
+        <v>144</v>
+      </c>
+      <c r="H572">
+        <v>10</v>
+      </c>
+      <c r="I572">
+        <v>144</v>
+      </c>
+      <c r="J572">
+        <v>12.13</v>
+      </c>
+      <c r="K572">
+        <v>0</v>
+      </c>
+      <c r="L572">
+        <v>1213</v>
+      </c>
+      <c r="M572">
+        <v>12</v>
+      </c>
+      <c r="N572">
+        <v>0</v>
+      </c>
+      <c r="O572"/>
+      <c r="P572">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:16">
+      <c r="A573" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C573">
+        <v>5500</v>
+      </c>
+      <c r="D573">
+        <v>46.1</v>
+      </c>
+      <c r="E573">
+        <v>46.1</v>
+      </c>
+      <c r="F573">
+        <v>25</v>
+      </c>
+      <c r="G573">
+        <v>144</v>
+      </c>
+      <c r="H573">
+        <v>10</v>
+      </c>
+      <c r="I573">
+        <v>144</v>
+      </c>
+      <c r="J573">
+        <v>43.99</v>
+      </c>
+      <c r="K573">
+        <v>0</v>
+      </c>
+      <c r="L573">
+        <v>4399</v>
+      </c>
+      <c r="M573">
+        <v>10</v>
+      </c>
+      <c r="N573">
+        <v>0</v>
+      </c>
+      <c r="O573"/>
+      <c r="P573">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:16">
+      <c r="A574" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C574">
+        <v>1799</v>
+      </c>
+      <c r="D574">
+        <v>46.1</v>
+      </c>
+      <c r="E574">
+        <v>46.1</v>
+      </c>
+      <c r="F574">
+        <v>25</v>
+      </c>
+      <c r="G574">
+        <v>442</v>
+      </c>
+      <c r="H574">
+        <v>10</v>
+      </c>
+      <c r="I574">
+        <v>442</v>
+      </c>
+      <c r="J574">
+        <v>11.99</v>
+      </c>
+      <c r="K574">
+        <v>0</v>
+      </c>
+      <c r="L574">
+        <v>1199</v>
+      </c>
+      <c r="M574">
+        <v>3</v>
+      </c>
+      <c r="N574">
+        <v>0</v>
+      </c>
+      <c r="O574"/>
+      <c r="P574">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:16">
+      <c r="A575" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C575">
+        <v>1977</v>
+      </c>
+      <c r="D575">
+        <v>46.1</v>
+      </c>
+      <c r="E575">
+        <v>46.1</v>
+      </c>
+      <c r="F575">
+        <v>25</v>
+      </c>
+      <c r="G575">
+        <v>349</v>
+      </c>
+      <c r="H575">
+        <v>10</v>
+      </c>
+      <c r="I575">
+        <v>349</v>
+      </c>
+      <c r="J575">
+        <v>11.99</v>
+      </c>
+      <c r="K575">
+        <v>0</v>
+      </c>
+      <c r="L575">
+        <v>1199</v>
+      </c>
+      <c r="M575">
+        <v>3</v>
+      </c>
+      <c r="N575">
+        <v>0</v>
+      </c>
+      <c r="O575"/>
+      <c r="P575">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:16">
+      <c r="A576" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C576">
+        <v>1977</v>
+      </c>
+      <c r="D576">
+        <v>46.1</v>
+      </c>
+      <c r="E576">
+        <v>46.1</v>
+      </c>
+      <c r="F576">
+        <v>25</v>
+      </c>
+      <c r="G576">
+        <v>349</v>
+      </c>
+      <c r="H576">
+        <v>10</v>
+      </c>
+      <c r="I576">
+        <v>349</v>
+      </c>
+      <c r="J576">
+        <v>12.99</v>
+      </c>
+      <c r="K576">
+        <v>0</v>
+      </c>
+      <c r="L576">
+        <v>1299</v>
+      </c>
+      <c r="M576">
+        <v>5</v>
+      </c>
+      <c r="N576">
+        <v>0</v>
+      </c>
+      <c r="O576"/>
+      <c r="P576">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:16">
+      <c r="A577" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C577">
+        <v>1999</v>
+      </c>
+      <c r="D577">
+        <v>46.1</v>
+      </c>
+      <c r="E577">
+        <v>46.1</v>
+      </c>
+      <c r="F577">
+        <v>25</v>
+      </c>
+      <c r="G577">
+        <v>349</v>
+      </c>
+      <c r="H577">
+        <v>10</v>
+      </c>
+      <c r="I577">
+        <v>349</v>
+      </c>
+      <c r="J577">
+        <v>11.99</v>
+      </c>
+      <c r="K577">
+        <v>0</v>
+      </c>
+      <c r="L577">
+        <v>1199</v>
+      </c>
+      <c r="M577">
+        <v>2</v>
+      </c>
+      <c r="N577">
+        <v>0</v>
+      </c>
+      <c r="O577"/>
+      <c r="P577">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:16">
+      <c r="A578" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C578">
+        <v>999</v>
+      </c>
+      <c r="D578">
+        <v>22.1</v>
+      </c>
+      <c r="E578">
+        <v>22.1</v>
+      </c>
+      <c r="F578">
+        <v>25</v>
+      </c>
+      <c r="G578">
+        <v>37</v>
+      </c>
+      <c r="H578">
+        <v>10</v>
+      </c>
+      <c r="I578">
+        <v>37</v>
+      </c>
+      <c r="J578">
+        <v>2.39</v>
+      </c>
+      <c r="K578">
+        <v>0</v>
+      </c>
+      <c r="L578">
+        <v>239</v>
+      </c>
+      <c r="M578">
+        <v>50</v>
+      </c>
+      <c r="N578">
+        <v>0</v>
+      </c>
+      <c r="O578"/>
+      <c r="P578">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:16">
+      <c r="A579" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C579">
+        <v>999</v>
+      </c>
+      <c r="D579">
+        <v>22.1</v>
+      </c>
+      <c r="E579">
+        <v>22.1</v>
+      </c>
+      <c r="F579">
+        <v>25</v>
+      </c>
+      <c r="G579">
+        <v>37</v>
+      </c>
+      <c r="H579">
+        <v>10</v>
+      </c>
+      <c r="I579">
+        <v>37</v>
+      </c>
+      <c r="J579">
+        <v>2.39</v>
+      </c>
+      <c r="K579">
+        <v>0</v>
+      </c>
+      <c r="L579">
+        <v>239</v>
+      </c>
+      <c r="M579">
+        <v>0</v>
+      </c>
+      <c r="N579">
+        <v>0</v>
+      </c>
+      <c r="O579">
+        <v>1</v>
+      </c>
+      <c r="P579">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:16">
+      <c r="A580" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C580">
+        <v>999</v>
+      </c>
+      <c r="D580">
+        <v>22.1</v>
+      </c>
+      <c r="E580">
+        <v>22.1</v>
+      </c>
+      <c r="F580">
+        <v>25</v>
+      </c>
+      <c r="G580">
+        <v>37</v>
+      </c>
+      <c r="H580">
+        <v>10</v>
+      </c>
+      <c r="I580">
+        <v>37</v>
+      </c>
+      <c r="J580">
+        <v>2.39</v>
+      </c>
+      <c r="K580">
+        <v>0</v>
+      </c>
+      <c r="L580">
+        <v>239</v>
+      </c>
+      <c r="M580">
+        <v>3</v>
+      </c>
+      <c r="N580">
+        <v>0</v>
+      </c>
+      <c r="O580"/>
+      <c r="P580">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:16">
+      <c r="A581" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C581">
+        <v>999</v>
+      </c>
+      <c r="D581">
+        <v>22.1</v>
+      </c>
+      <c r="E581">
+        <v>22.1</v>
+      </c>
+      <c r="F581">
+        <v>25</v>
+      </c>
+      <c r="G581">
+        <v>37</v>
+      </c>
+      <c r="H581">
+        <v>10</v>
+      </c>
+      <c r="I581">
+        <v>37</v>
+      </c>
+      <c r="J581">
+        <v>2.39</v>
+      </c>
+      <c r="K581">
+        <v>0</v>
+      </c>
+      <c r="L581">
+        <v>239</v>
+      </c>
+      <c r="M581">
+        <v>3</v>
+      </c>
+      <c r="N581">
+        <v>0</v>
+      </c>
+      <c r="O581"/>
+      <c r="P581">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:16">
+      <c r="A582" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C582">
+        <v>1000</v>
+      </c>
+      <c r="D582">
+        <v>22.1</v>
+      </c>
+      <c r="E582">
+        <v>22.1</v>
+      </c>
+      <c r="F582">
+        <v>25</v>
+      </c>
+      <c r="G582">
+        <v>49</v>
+      </c>
+      <c r="H582">
+        <v>10</v>
+      </c>
+      <c r="I582">
+        <v>49</v>
+      </c>
+      <c r="J582">
+        <v>1.99</v>
+      </c>
+      <c r="K582">
+        <v>0</v>
+      </c>
+      <c r="L582">
+        <v>199</v>
+      </c>
+      <c r="M582">
+        <v>5</v>
+      </c>
+      <c r="N582">
+        <v>0</v>
+      </c>
+      <c r="O582"/>
+      <c r="P582">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="583" spans="1:16">
+      <c r="A583" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C583">
+        <v>1000</v>
+      </c>
+      <c r="D583">
+        <v>22.1</v>
+      </c>
+      <c r="E583">
+        <v>22.1</v>
+      </c>
+      <c r="F583">
+        <v>25</v>
+      </c>
+      <c r="G583">
+        <v>43</v>
+      </c>
+      <c r="H583">
+        <v>10</v>
+      </c>
+      <c r="I583">
+        <v>43</v>
+      </c>
+      <c r="J583">
+        <v>3</v>
+      </c>
+      <c r="K583">
+        <v>0</v>
+      </c>
+      <c r="L583">
+        <v>300</v>
+      </c>
+      <c r="M583">
+        <v>5</v>
+      </c>
+      <c r="N583">
+        <v>0</v>
+      </c>
+      <c r="O583"/>
+      <c r="P583">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:16">
+      <c r="A584" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C584">
+        <v>1000</v>
+      </c>
+      <c r="D584">
+        <v>22.1</v>
+      </c>
+      <c r="E584">
+        <v>22.1</v>
+      </c>
+      <c r="F584">
+        <v>25</v>
+      </c>
+      <c r="G584">
+        <v>43</v>
+      </c>
+      <c r="H584">
+        <v>10</v>
+      </c>
+      <c r="I584">
+        <v>43</v>
+      </c>
+      <c r="J584">
+        <v>3</v>
+      </c>
+      <c r="K584">
+        <v>0</v>
+      </c>
+      <c r="L584">
+        <v>300</v>
+      </c>
+      <c r="M584">
+        <v>5</v>
+      </c>
+      <c r="N584">
+        <v>0</v>
+      </c>
+      <c r="O584"/>
+      <c r="P584">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:16">
+      <c r="A585" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C585">
+        <v>1000</v>
+      </c>
+      <c r="D585">
+        <v>22.1</v>
+      </c>
+      <c r="E585">
+        <v>22.1</v>
+      </c>
+      <c r="F585">
+        <v>25</v>
+      </c>
+      <c r="G585">
+        <v>43</v>
+      </c>
+      <c r="H585">
+        <v>10</v>
+      </c>
+      <c r="I585">
+        <v>43</v>
+      </c>
+      <c r="J585">
+        <v>3</v>
+      </c>
+      <c r="K585">
+        <v>0</v>
+      </c>
+      <c r="L585">
+        <v>300</v>
+      </c>
+      <c r="M585">
+        <v>4</v>
+      </c>
+      <c r="N585">
+        <v>1</v>
+      </c>
+      <c r="O585">
+        <v>1</v>
+      </c>
+      <c r="P585">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:16">
+      <c r="A586" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C586">
+        <v>1000</v>
+      </c>
+      <c r="D586">
+        <v>22.1</v>
+      </c>
+      <c r="E586">
+        <v>22.1</v>
+      </c>
+      <c r="F586">
+        <v>25</v>
+      </c>
+      <c r="G586">
+        <v>43</v>
+      </c>
+      <c r="H586">
+        <v>10</v>
+      </c>
+      <c r="I586">
+        <v>43</v>
+      </c>
+      <c r="J586">
+        <v>3</v>
+      </c>
+      <c r="K586">
+        <v>0</v>
+      </c>
+      <c r="L586">
+        <v>300</v>
+      </c>
+      <c r="M586">
+        <v>4</v>
+      </c>
+      <c r="N586">
+        <v>0</v>
+      </c>
+      <c r="O586"/>
+      <c r="P586">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587" spans="1:16">
+      <c r="A587" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C587">
+        <v>777</v>
+      </c>
+      <c r="D587">
+        <v>22.1</v>
+      </c>
+      <c r="E587">
+        <v>22.1</v>
+      </c>
+      <c r="F587">
+        <v>25</v>
+      </c>
+      <c r="G587">
+        <v>43</v>
+      </c>
+      <c r="H587">
+        <v>10</v>
+      </c>
+      <c r="I587">
+        <v>43</v>
+      </c>
+      <c r="J587">
+        <v>3</v>
+      </c>
+      <c r="K587">
+        <v>0</v>
+      </c>
+      <c r="L587">
+        <v>300</v>
+      </c>
+      <c r="M587">
+        <v>49</v>
+      </c>
+      <c r="N587">
+        <v>1</v>
+      </c>
+      <c r="O587"/>
+      <c r="P587">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:16">
+      <c r="A588" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C588">
+        <v>777</v>
+      </c>
+      <c r="D588">
+        <v>22.1</v>
+      </c>
+      <c r="E588">
+        <v>22.1</v>
+      </c>
+      <c r="F588">
+        <v>25</v>
+      </c>
+      <c r="G588">
+        <v>37</v>
+      </c>
+      <c r="H588">
+        <v>10</v>
+      </c>
+      <c r="I588">
+        <v>37</v>
+      </c>
+      <c r="J588">
+        <v>3</v>
+      </c>
+      <c r="K588">
+        <v>0</v>
+      </c>
+      <c r="L588">
+        <v>300</v>
+      </c>
+      <c r="M588">
+        <v>48</v>
+      </c>
+      <c r="N588">
+        <v>0</v>
+      </c>
+      <c r="O588"/>
+      <c r="P588">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:16">
+      <c r="A589" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C589">
+        <v>777</v>
+      </c>
+      <c r="D589">
+        <v>22.1</v>
+      </c>
+      <c r="E589">
+        <v>22.1</v>
+      </c>
+      <c r="F589">
+        <v>25</v>
+      </c>
+      <c r="G589">
+        <v>43</v>
+      </c>
+      <c r="H589">
+        <v>10</v>
+      </c>
+      <c r="I589">
+        <v>43</v>
+      </c>
+      <c r="J589">
+        <v>1.69</v>
+      </c>
+      <c r="K589">
+        <v>0</v>
+      </c>
+      <c r="L589">
+        <v>169</v>
+      </c>
+      <c r="M589">
+        <v>49</v>
+      </c>
+      <c r="N589">
+        <v>0</v>
+      </c>
+      <c r="O589"/>
+      <c r="P589">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:16">
+      <c r="A590" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C590">
+        <v>777</v>
+      </c>
+      <c r="D590">
+        <v>22.1</v>
+      </c>
+      <c r="E590">
+        <v>22.1</v>
+      </c>
+      <c r="F590">
+        <v>25</v>
+      </c>
+      <c r="G590">
+        <v>37</v>
+      </c>
+      <c r="H590">
+        <v>10</v>
+      </c>
+      <c r="I590">
+        <v>37</v>
+      </c>
+      <c r="J590">
+        <v>1.69</v>
+      </c>
+      <c r="K590">
+        <v>0</v>
+      </c>
+      <c r="L590">
+        <v>169</v>
+      </c>
+      <c r="M590">
+        <v>50</v>
+      </c>
+      <c r="N590">
+        <v>0</v>
+      </c>
+      <c r="O590"/>
+      <c r="P590">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:16">
+      <c r="A591" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C591">
+        <v>777</v>
+      </c>
+      <c r="D591">
+        <v>22.1</v>
+      </c>
+      <c r="E591">
+        <v>22.1</v>
+      </c>
+      <c r="F591">
+        <v>25</v>
+      </c>
+      <c r="G591">
+        <v>37</v>
+      </c>
+      <c r="H591">
+        <v>10</v>
+      </c>
+      <c r="I591">
+        <v>37</v>
+      </c>
+      <c r="J591">
+        <v>1.69</v>
+      </c>
+      <c r="K591">
+        <v>0</v>
+      </c>
+      <c r="L591">
+        <v>169</v>
+      </c>
+      <c r="M591">
+        <v>50</v>
+      </c>
+      <c r="N591">
+        <v>0</v>
+      </c>
+      <c r="O591"/>
+      <c r="P591">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:16">
+      <c r="A592" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C592">
+        <v>777</v>
+      </c>
+      <c r="D592">
+        <v>22.1</v>
+      </c>
+      <c r="E592">
+        <v>22.1</v>
+      </c>
+      <c r="F592">
+        <v>25</v>
+      </c>
+      <c r="G592">
+        <v>37</v>
+      </c>
+      <c r="H592">
+        <v>10</v>
+      </c>
+      <c r="I592">
+        <v>37</v>
+      </c>
+      <c r="J592">
+        <v>2.39</v>
+      </c>
+      <c r="K592">
+        <v>0</v>
+      </c>
+      <c r="L592">
+        <v>239</v>
+      </c>
+      <c r="M592">
+        <v>50</v>
+      </c>
+      <c r="N592">
+        <v>0</v>
+      </c>
+      <c r="O592"/>
+      <c r="P592">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:16">
+      <c r="A593" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C593">
+        <v>777</v>
+      </c>
+      <c r="D593">
+        <v>22.1</v>
+      </c>
+      <c r="E593">
+        <v>22.1</v>
+      </c>
+      <c r="F593">
+        <v>25</v>
+      </c>
+      <c r="G593">
+        <v>37</v>
+      </c>
+      <c r="H593">
+        <v>10</v>
+      </c>
+      <c r="I593">
+        <v>37</v>
+      </c>
+      <c r="J593">
+        <v>3</v>
+      </c>
+      <c r="K593">
+        <v>0</v>
+      </c>
+      <c r="L593">
+        <v>300</v>
+      </c>
+      <c r="M593">
+        <v>50</v>
+      </c>
+      <c r="N593">
+        <v>0</v>
+      </c>
+      <c r="O593"/>
+      <c r="P593">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:16">
+      <c r="A594" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C594">
+        <v>777</v>
+      </c>
+      <c r="D594">
+        <v>22.1</v>
+      </c>
+      <c r="E594">
+        <v>22.1</v>
+      </c>
+      <c r="F594">
+        <v>25</v>
+      </c>
+      <c r="G594">
+        <v>43</v>
+      </c>
+      <c r="H594">
+        <v>10</v>
+      </c>
+      <c r="I594">
+        <v>43</v>
+      </c>
+      <c r="J594">
+        <v>2.79</v>
+      </c>
+      <c r="K594">
+        <v>0</v>
+      </c>
+      <c r="L594">
+        <v>279</v>
+      </c>
+      <c r="M594">
+        <v>29</v>
+      </c>
+      <c r="N594">
+        <v>0</v>
+      </c>
+      <c r="O594"/>
+      <c r="P594">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:16">
+      <c r="A595" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C595">
+        <v>777</v>
+      </c>
+      <c r="D595">
+        <v>22.1</v>
+      </c>
+      <c r="E595">
+        <v>22.1</v>
+      </c>
+      <c r="F595">
+        <v>25</v>
+      </c>
+      <c r="G595">
+        <v>43</v>
+      </c>
+      <c r="H595">
+        <v>10</v>
+      </c>
+      <c r="I595">
+        <v>43</v>
+      </c>
+      <c r="J595">
+        <v>2.79</v>
+      </c>
+      <c r="K595">
+        <v>0</v>
+      </c>
+      <c r="L595">
+        <v>279</v>
+      </c>
+      <c r="M595">
         <v>30</v>
       </c>
-      <c r="I570">
-[...8 lines deleted...]
-      <c r="L570">
+      <c r="N595">
+        <v>1</v>
+      </c>
+      <c r="O595"/>
+      <c r="P595">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:16">
+      <c r="A596" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C596">
+        <v>777</v>
+      </c>
+      <c r="D596">
+        <v>22.1</v>
+      </c>
+      <c r="E596">
+        <v>22.1</v>
+      </c>
+      <c r="F596">
+        <v>25</v>
+      </c>
+      <c r="G596">
+        <v>43</v>
+      </c>
+      <c r="H596">
+        <v>10</v>
+      </c>
+      <c r="I596">
+        <v>43</v>
+      </c>
+      <c r="J596">
+        <v>2.39</v>
+      </c>
+      <c r="K596">
+        <v>0</v>
+      </c>
+      <c r="L596">
+        <v>239</v>
+      </c>
+      <c r="M596">
+        <v>30</v>
+      </c>
+      <c r="N596">
+        <v>0</v>
+      </c>
+      <c r="O596"/>
+      <c r="P596">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:16">
+      <c r="A597" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C597">
+        <v>777</v>
+      </c>
+      <c r="D597">
+        <v>22.1</v>
+      </c>
+      <c r="E597">
+        <v>22.1</v>
+      </c>
+      <c r="F597">
+        <v>25</v>
+      </c>
+      <c r="G597">
+        <v>43</v>
+      </c>
+      <c r="H597">
+        <v>10</v>
+      </c>
+      <c r="I597">
+        <v>43</v>
+      </c>
+      <c r="J597">
+        <v>1.59</v>
+      </c>
+      <c r="K597">
+        <v>0</v>
+      </c>
+      <c r="L597">
+        <v>159</v>
+      </c>
+      <c r="M597">
+        <v>30</v>
+      </c>
+      <c r="N597">
+        <v>0</v>
+      </c>
+      <c r="O597"/>
+      <c r="P597">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598" spans="1:16">
+      <c r="A598" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C598">
+        <v>777</v>
+      </c>
+      <c r="D598">
+        <v>22.1</v>
+      </c>
+      <c r="E598">
+        <v>22.1</v>
+      </c>
+      <c r="F598">
+        <v>25</v>
+      </c>
+      <c r="G598">
+        <v>43</v>
+      </c>
+      <c r="H598">
+        <v>10</v>
+      </c>
+      <c r="I598">
+        <v>43</v>
+      </c>
+      <c r="J598">
+        <v>1.89</v>
+      </c>
+      <c r="K598">
+        <v>0</v>
+      </c>
+      <c r="L598">
+        <v>189</v>
+      </c>
+      <c r="M598">
+        <v>29</v>
+      </c>
+      <c r="N598">
+        <v>0</v>
+      </c>
+      <c r="O598"/>
+      <c r="P598">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:16">
+      <c r="A599" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C599">
+        <v>777</v>
+      </c>
+      <c r="D599">
+        <v>22.1</v>
+      </c>
+      <c r="E599">
+        <v>22.1</v>
+      </c>
+      <c r="F599">
+        <v>25</v>
+      </c>
+      <c r="G599">
+        <v>43</v>
+      </c>
+      <c r="H599">
+        <v>10</v>
+      </c>
+      <c r="I599">
+        <v>43</v>
+      </c>
+      <c r="J599">
+        <v>3</v>
+      </c>
+      <c r="K599">
+        <v>0</v>
+      </c>
+      <c r="L599">
+        <v>300</v>
+      </c>
+      <c r="M599">
+        <v>29</v>
+      </c>
+      <c r="N599">
+        <v>0</v>
+      </c>
+      <c r="O599"/>
+      <c r="P599">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:16">
+      <c r="A600" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C600">
+        <v>777</v>
+      </c>
+      <c r="D600">
+        <v>22.1</v>
+      </c>
+      <c r="E600">
+        <v>22.1</v>
+      </c>
+      <c r="F600">
+        <v>25</v>
+      </c>
+      <c r="G600">
+        <v>43</v>
+      </c>
+      <c r="H600">
+        <v>10</v>
+      </c>
+      <c r="I600">
+        <v>43</v>
+      </c>
+      <c r="J600">
+        <v>1.59</v>
+      </c>
+      <c r="K600">
+        <v>0</v>
+      </c>
+      <c r="L600">
+        <v>159</v>
+      </c>
+      <c r="M600">
+        <v>26</v>
+      </c>
+      <c r="N600">
+        <v>0</v>
+      </c>
+      <c r="O600"/>
+      <c r="P600">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601" spans="1:16">
+      <c r="A601" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C601">
+        <v>777</v>
+      </c>
+      <c r="D601">
+        <v>0</v>
+      </c>
+      <c r="E601">
+        <v>0</v>
+      </c>
+      <c r="F601">
+        <v>0</v>
+      </c>
+      <c r="G601">
+        <v>0</v>
+      </c>
+      <c r="H601">
+        <v>0</v>
+      </c>
+      <c r="I601">
+        <v>0</v>
+      </c>
+      <c r="J601">
+        <v>0</v>
+      </c>
+      <c r="K601">
+        <v>0</v>
+      </c>
+      <c r="L601">
+        <v>0</v>
+      </c>
+      <c r="M601"/>
+      <c r="N601"/>
+      <c r="O601"/>
+      <c r="P601"/>
+    </row>
+    <row r="602" spans="1:16">
+      <c r="A602" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C602">
+        <v>777</v>
+      </c>
+      <c r="D602">
+        <v>22.1</v>
+      </c>
+      <c r="E602">
+        <v>22.1</v>
+      </c>
+      <c r="F602">
+        <v>25</v>
+      </c>
+      <c r="G602">
+        <v>43</v>
+      </c>
+      <c r="H602">
+        <v>10</v>
+      </c>
+      <c r="I602">
+        <v>43</v>
+      </c>
+      <c r="J602">
+        <v>3</v>
+      </c>
+      <c r="K602">
+        <v>0</v>
+      </c>
+      <c r="L602">
+        <v>300</v>
+      </c>
+      <c r="M602">
+        <v>30</v>
+      </c>
+      <c r="N602">
+        <v>0</v>
+      </c>
+      <c r="O602"/>
+      <c r="P602">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:16">
+      <c r="A603" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C603">
+        <v>777</v>
+      </c>
+      <c r="D603">
+        <v>22.1</v>
+      </c>
+      <c r="E603">
+        <v>22.1</v>
+      </c>
+      <c r="F603">
+        <v>25</v>
+      </c>
+      <c r="G603">
+        <v>43</v>
+      </c>
+      <c r="H603">
+        <v>10</v>
+      </c>
+      <c r="I603">
+        <v>43</v>
+      </c>
+      <c r="J603">
+        <v>3</v>
+      </c>
+      <c r="K603">
+        <v>0</v>
+      </c>
+      <c r="L603">
+        <v>300</v>
+      </c>
+      <c r="M603">
+        <v>30</v>
+      </c>
+      <c r="N603">
+        <v>0</v>
+      </c>
+      <c r="O603"/>
+      <c r="P603">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:16">
+      <c r="A604" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C604">
+        <v>777</v>
+      </c>
+      <c r="D604">
+        <v>22.1</v>
+      </c>
+      <c r="E604">
+        <v>22.1</v>
+      </c>
+      <c r="F604">
+        <v>25</v>
+      </c>
+      <c r="G604">
+        <v>43</v>
+      </c>
+      <c r="H604">
+        <v>10</v>
+      </c>
+      <c r="I604">
+        <v>43</v>
+      </c>
+      <c r="J604">
+        <v>2.49</v>
+      </c>
+      <c r="K604">
+        <v>0</v>
+      </c>
+      <c r="L604">
+        <v>249</v>
+      </c>
+      <c r="M604">
+        <v>29</v>
+      </c>
+      <c r="N604">
+        <v>0</v>
+      </c>
+      <c r="O604"/>
+      <c r="P604">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="605" spans="1:16">
+      <c r="A605" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C605">
+        <v>777</v>
+      </c>
+      <c r="D605">
+        <v>22.1</v>
+      </c>
+      <c r="E605">
+        <v>22.1</v>
+      </c>
+      <c r="F605">
+        <v>25</v>
+      </c>
+      <c r="G605">
+        <v>43</v>
+      </c>
+      <c r="H605">
+        <v>10</v>
+      </c>
+      <c r="I605">
+        <v>43</v>
+      </c>
+      <c r="J605">
+        <v>3</v>
+      </c>
+      <c r="K605">
+        <v>0</v>
+      </c>
+      <c r="L605">
+        <v>300</v>
+      </c>
+      <c r="M605">
+        <v>30</v>
+      </c>
+      <c r="N605">
+        <v>0</v>
+      </c>
+      <c r="O605"/>
+      <c r="P605">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:16">
+      <c r="A606" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C606">
+        <v>777</v>
+      </c>
+      <c r="D606">
+        <v>22.1</v>
+      </c>
+      <c r="E606">
+        <v>22.1</v>
+      </c>
+      <c r="F606">
+        <v>25</v>
+      </c>
+      <c r="G606">
+        <v>43</v>
+      </c>
+      <c r="H606">
+        <v>10</v>
+      </c>
+      <c r="I606">
+        <v>43</v>
+      </c>
+      <c r="J606">
+        <v>1.59</v>
+      </c>
+      <c r="K606">
+        <v>0</v>
+      </c>
+      <c r="L606">
+        <v>159</v>
+      </c>
+      <c r="M606">
+        <v>28</v>
+      </c>
+      <c r="N606">
+        <v>0</v>
+      </c>
+      <c r="O606"/>
+      <c r="P606">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="607" spans="1:16">
+      <c r="A607" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C607">
+        <v>777</v>
+      </c>
+      <c r="D607">
+        <v>22.1</v>
+      </c>
+      <c r="E607">
+        <v>22.1</v>
+      </c>
+      <c r="F607">
+        <v>25</v>
+      </c>
+      <c r="G607">
+        <v>43</v>
+      </c>
+      <c r="H607">
+        <v>10</v>
+      </c>
+      <c r="I607">
+        <v>43</v>
+      </c>
+      <c r="J607">
+        <v>3</v>
+      </c>
+      <c r="K607">
+        <v>0</v>
+      </c>
+      <c r="L607">
+        <v>300</v>
+      </c>
+      <c r="M607">
+        <v>30</v>
+      </c>
+      <c r="N607">
+        <v>0</v>
+      </c>
+      <c r="O607"/>
+      <c r="P607">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:16">
+      <c r="A608" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C608">
+        <v>777</v>
+      </c>
+      <c r="D608">
+        <v>22.1</v>
+      </c>
+      <c r="E608">
+        <v>22.1</v>
+      </c>
+      <c r="F608">
+        <v>25</v>
+      </c>
+      <c r="G608">
+        <v>37</v>
+      </c>
+      <c r="H608">
+        <v>10</v>
+      </c>
+      <c r="I608">
+        <v>37</v>
+      </c>
+      <c r="J608">
+        <v>2.49</v>
+      </c>
+      <c r="K608">
+        <v>0</v>
+      </c>
+      <c r="L608">
+        <v>249</v>
+      </c>
+      <c r="M608">
+        <v>30</v>
+      </c>
+      <c r="N608">
+        <v>0</v>
+      </c>
+      <c r="O608"/>
+      <c r="P608">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609" spans="1:16">
+      <c r="A609" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C609">
+        <v>777</v>
+      </c>
+      <c r="D609">
+        <v>22.1</v>
+      </c>
+      <c r="E609">
+        <v>22.1</v>
+      </c>
+      <c r="F609">
+        <v>25</v>
+      </c>
+      <c r="G609">
+        <v>37</v>
+      </c>
+      <c r="H609">
+        <v>10</v>
+      </c>
+      <c r="I609">
+        <v>37</v>
+      </c>
+      <c r="J609">
+        <v>3</v>
+      </c>
+      <c r="K609">
+        <v>0</v>
+      </c>
+      <c r="L609">
+        <v>300</v>
+      </c>
+      <c r="M609">
+        <v>29</v>
+      </c>
+      <c r="N609">
+        <v>0</v>
+      </c>
+      <c r="O609"/>
+      <c r="P609">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610" spans="1:16">
+      <c r="A610" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C610">
+        <v>1999</v>
+      </c>
+      <c r="D610">
+        <v>46.1</v>
+      </c>
+      <c r="E610">
+        <v>46.1</v>
+      </c>
+      <c r="F610">
+        <v>25</v>
+      </c>
+      <c r="G610">
+        <v>144</v>
+      </c>
+      <c r="H610">
+        <v>10</v>
+      </c>
+      <c r="I610">
+        <v>144</v>
+      </c>
+      <c r="J610">
+        <v>8.99</v>
+      </c>
+      <c r="K610">
+        <v>0</v>
+      </c>
+      <c r="L610">
+        <v>899</v>
+      </c>
+      <c r="M610">
+        <v>8</v>
+      </c>
+      <c r="N610">
+        <v>1</v>
+      </c>
+      <c r="O610"/>
+      <c r="P610">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="611" spans="1:16">
+      <c r="A611" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C611">
         <v>1777</v>
       </c>
-      <c r="M570"/>
-[...2 lines deleted...]
-      <c r="P570"/>
+      <c r="D611">
+        <v>51.1</v>
+      </c>
+      <c r="E611">
+        <v>51.1</v>
+      </c>
+      <c r="F611">
+        <v>25</v>
+      </c>
+      <c r="G611">
+        <v>169</v>
+      </c>
+      <c r="H611">
+        <v>10</v>
+      </c>
+      <c r="I611">
+        <v>169</v>
+      </c>
+      <c r="J611">
+        <v>12.99</v>
+      </c>
+      <c r="K611">
+        <v>0</v>
+      </c>
+      <c r="L611">
+        <v>1299</v>
+      </c>
+      <c r="M611">
+        <v>20</v>
+      </c>
+      <c r="N611">
+        <v>0</v>
+      </c>
+      <c r="O611"/>
+      <c r="P611">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:16">
+      <c r="A612" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C612">
+        <v>1777</v>
+      </c>
+      <c r="D612">
+        <v>51.1</v>
+      </c>
+      <c r="E612">
+        <v>51.1</v>
+      </c>
+      <c r="F612">
+        <v>25</v>
+      </c>
+      <c r="G612">
+        <v>144</v>
+      </c>
+      <c r="H612">
+        <v>10</v>
+      </c>
+      <c r="I612">
+        <v>144</v>
+      </c>
+      <c r="J612">
+        <v>12.99</v>
+      </c>
+      <c r="K612">
+        <v>0</v>
+      </c>
+      <c r="L612">
+        <v>1299</v>
+      </c>
+      <c r="M612">
+        <v>19</v>
+      </c>
+      <c r="N612">
+        <v>0</v>
+      </c>
+      <c r="O612"/>
+      <c r="P612">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613" spans="1:16">
+      <c r="A613" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C613">
+        <v>1777</v>
+      </c>
+      <c r="D613">
+        <v>51.1</v>
+      </c>
+      <c r="E613">
+        <v>51.1</v>
+      </c>
+      <c r="F613">
+        <v>25</v>
+      </c>
+      <c r="G613">
+        <v>144</v>
+      </c>
+      <c r="H613">
+        <v>10</v>
+      </c>
+      <c r="I613">
+        <v>144</v>
+      </c>
+      <c r="J613">
+        <v>11.99</v>
+      </c>
+      <c r="K613">
+        <v>0</v>
+      </c>
+      <c r="L613">
+        <v>1199</v>
+      </c>
+      <c r="M613">
+        <v>30</v>
+      </c>
+      <c r="N613">
+        <v>0</v>
+      </c>
+      <c r="O613"/>
+      <c r="P613">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>